--- v2 (2026-03-31)
+++ v3 (2026-06-03)
@@ -1,157 +1,553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>JANコード</t>
   </si>
   <si>
     <t>商品名</t>
   </si>
   <si>
     <t>情報公開日</t>
   </si>
   <si>
-    <t>Ｔｉｐｏ’ｓ　超はっ水剤弾き！トイレ用　本体</t>
-[...23 lines deleted...]
-    <t>レノア　超消臭　１ｗｅｅｋ　みずみずしく香るフローラル＆ピーチの香り　詰替え　特大サイズ</t>
+    <t>香りサフロン柔軟剤　パフュームドヨーロッパ　ミュゲコットンの香り　大容量</t>
+  </si>
+  <si>
+    <t>2026年06月02日</t>
   </si>
   <si>
     <t>カウブランド　赤箱</t>
   </si>
   <si>
-    <t>トイレの消臭元　やすらぎそよぐラベンダー</t>
+    <t>ＡＢ４５臭いを防ぐポリ袋　４５Ｌ　白</t>
+  </si>
+  <si>
+    <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+  </si>
+  <si>
+    <t>ＭＩＧＡＣＯＴ　クリニカ　アドバンテージ　ハミガキ・ハブラシセット</t>
+  </si>
+  <si>
+    <t>アリエールジェルボール４Ｄ微香　つめかえメガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>バイオマス配合２５％レジ袋４０号白　ＴＵ４０</t>
+  </si>
+  <si>
+    <t>2026年05月26日</t>
+  </si>
+  <si>
+    <t>アキュフィットブルーニトリルグローブエムサイズ</t>
+  </si>
+  <si>
+    <t>リケンたっぷり３０＊１００Ｍ</t>
+  </si>
+  <si>
+    <t>Ｒ－２６食品用ポリ袋</t>
+  </si>
+  <si>
+    <t>クイン天然ゴム手袋　Ｍ</t>
+  </si>
+  <si>
+    <t>クイン天然ゴム手袋　Ｌ</t>
+  </si>
+  <si>
+    <t>クイン＋両面エンボスポリエチ手袋　指しぼりタイプ　Ｍサイズ</t>
+  </si>
+  <si>
+    <t>シンガーポリグローブソフト箱入　Ｍ１００枚</t>
+  </si>
+  <si>
+    <t>ダヴ　しっとり毛穴ケアクレンジングバーム</t>
+  </si>
+  <si>
+    <t>2026年05月19日</t>
+  </si>
+  <si>
+    <t>アリエール　ジェルボールプロパワー超抗菌　本体</t>
+  </si>
+  <si>
+    <t>ソフラン　プレミアム消臭　フローラルアロマの香り　ウルトラジャンボ</t>
+  </si>
+  <si>
+    <t>アパガードクリスタル歯ブラシ</t>
+  </si>
+  <si>
+    <t>使いきり手袋　ポリエチレン　極うす手　Ｍサイズ　半透明　１００枚</t>
+  </si>
+  <si>
+    <t>ウィスパー１枚２役Ｗガード　おりもの＆水分ケア　パンティライナー　１５ｃｃ　３２枚</t>
+  </si>
+  <si>
+    <t>東工薬　Ａベンジン丸ポリ　５００ｍＬ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェルボール　プロ　部屋干し用　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　詰替え　超特大サイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　詰替え　超特大サイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　ホワイトティー＆フローラルの香り　本体</t>
+  </si>
+  <si>
+    <t>アパガード　プレミオ</t>
+  </si>
+  <si>
+    <t>2026年05月12日</t>
+  </si>
+  <si>
+    <t>ＨＡＮＡＵＴＡプリントダブル</t>
+  </si>
+  <si>
+    <t>緑の魔女　キッチン　業務用</t>
+  </si>
+  <si>
+    <t>プロミック　クリスマスローズ用</t>
+  </si>
+  <si>
+    <t>錠剤肥料シリーズ　オリーブ用</t>
+  </si>
+  <si>
+    <t>アース　虫よけネットＥＸ　１６０日用</t>
+  </si>
+  <si>
+    <t>2026年05月07日</t>
+  </si>
+  <si>
+    <t>ソフラン　プレミアム消臭　アロマソープの香り　本体</t>
+  </si>
+  <si>
+    <t>ソフラン　プレミアム消臭　アロマソープの香り　ウルトラジャンボ</t>
+  </si>
+  <si>
+    <t>トイレの消臭元　心がなごむ炭の香り</t>
   </si>
   <si>
     <t>虫よけバリアブラック３Ｘパワーアミ戸用１年</t>
   </si>
   <si>
-    <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
-[...41 lines deleted...]
-    <t>ホッカイロ　靴下用</t>
+    <t>保存袋大サイズ　ＰＲー０３</t>
+  </si>
+  <si>
+    <t>クラスメディカルリラックス</t>
+  </si>
+  <si>
+    <t>セーフタッチビストロノアールＭ</t>
+  </si>
+  <si>
+    <t>セーフタッチビストロノアールＳ</t>
+  </si>
+  <si>
+    <t>セーフタッチビストロノアールＬ</t>
+  </si>
+  <si>
+    <t>使いきり手袋　ポリエチレン　極うす手　Ｓサイズ　半透明　１００枚</t>
+  </si>
+  <si>
+    <t>使いきり手袋　ニトリルゴム　極うす手　Ｍサイズ　ホワイト</t>
+  </si>
+  <si>
+    <t>アースカマイラズ草消滅　【農薬】</t>
+  </si>
+  <si>
+    <t>ナイスハンド　きれいな手　つかいきりグローブ　ポリエチレン　Ｍ</t>
+  </si>
+  <si>
+    <t>Ｎ－９４　業務用９０Ｌ　半透明</t>
+  </si>
+  <si>
+    <t>Ｎ４６　業務用４５Ｌ特厚　青</t>
+  </si>
+  <si>
+    <t>ＣＵ２９　オトクナ　２０Ｌ　白半透明</t>
+  </si>
+  <si>
+    <t>ＣＵ３９　オトクナ　３０Ｌ　白半透明</t>
+  </si>
+  <si>
+    <t>ＣＨ４４　チェルタスノクーインゴミ袋４５Ｌ　白半透明　０．０２５</t>
+  </si>
+  <si>
+    <t>ＣＨ５９　チェルタス　ノクーイン　ゴミ袋４５Ｌ　厚口　白半透明</t>
+  </si>
+  <si>
+    <t>ＣＨ６９　チェルタスノクーイン　ゴミ袋４５Ｌ　白半透明</t>
+  </si>
+  <si>
+    <t>ＣＨ７４　大型ポリ袋７０Ｌ　白半透明</t>
+  </si>
+  <si>
+    <t>Ｈー４１チェルタス４５Ｌ青０．０２５</t>
+  </si>
+  <si>
+    <t>Ｈー４２チェルタス４５Ｌ黒０．０２５</t>
+  </si>
+  <si>
+    <t>ＳＳ１５　ニオワイナ　消臭袋　白半透明１５Ｌ</t>
+  </si>
+  <si>
+    <t>ＳＳ３０　ニオワイナ　消臭袋　白半透明３０Ｌ</t>
+  </si>
+  <si>
+    <t>Ｆ０１きっちんばたけ保存袋小　半透明</t>
+  </si>
+  <si>
+    <t>Ｆ０２きっちんばたけ保存袋中　半透明</t>
+  </si>
+  <si>
+    <t>Ｆ０３きっちんばたけ保存袋大　半透明</t>
+  </si>
+  <si>
+    <t>きっちんばたけＬＤ保存袋（大）　Ｆ１８</t>
+  </si>
+  <si>
+    <t>Ｆ２２　キッチンばたけ　保存特大</t>
+  </si>
+  <si>
+    <t>Ｋ－０９　パッキーナサニタリー用</t>
+  </si>
+  <si>
+    <t>ＳＳ０１　ニオワイナ　消臭袋　白半透明</t>
+  </si>
+  <si>
+    <t>ニオワイナ消臭袋Ｍ箱白半透明　ＳＳ０３</t>
+  </si>
+  <si>
+    <t>Ｎ０７　ノーブランドサニタリーヨウ　黒</t>
+  </si>
+  <si>
+    <t>ＫＳ１０　スマートキッチン保存袋箱入り　Ｍ</t>
+  </si>
+  <si>
+    <t>エコノパックエンボス青４５Ｌ　ＥＰ５１</t>
+  </si>
+  <si>
+    <t>Ｙ－１Ｈレジ袋ＮＯ８／２５　白</t>
+  </si>
+  <si>
+    <t>Ｙ－４Ｈレジ袋ＮＯ２０／３５　白</t>
+  </si>
+  <si>
+    <t>Ｙ－６Ｈレジ袋ＮＯ３０／４０　白</t>
+  </si>
+  <si>
+    <t>Ｙ－１７　とって付きポリ袋Ｓ　白半透明</t>
+  </si>
+  <si>
+    <t>Ｙ－１８　とって付きポリ袋Ｍ　白半透明</t>
+  </si>
+  <si>
+    <t>Ｙ－１９　とって付きポリ袋Ｌ　白半透明</t>
+  </si>
+  <si>
+    <t>ＹＣ２９　とって付きゴミ袋２０Ｌ－２５Ｌコンパクト</t>
+  </si>
+  <si>
+    <t>Ｙ４１Ｔ　とって付き４５Ｌ　青</t>
+  </si>
+  <si>
+    <t>ＶＸ５６　パワーポリ袋Ｖａｌｕｅｓｅｌｅｃｔｉｏｎ４５Ｌ青</t>
+  </si>
+  <si>
+    <t>ＳＣ５２スマートキューブ４５Ｌ黒</t>
+  </si>
+  <si>
+    <t>ゴミ袋　ＣＮ４５　ｎｏｃｏｏ（ノクー）　４５Ｌ　半透明</t>
+  </si>
+  <si>
+    <t>ＣＵＨ５３　ＮＯＣＯＯ　サニパックポリ袋　半透明　４５Ｌ</t>
+  </si>
+  <si>
+    <t>ＣＣＳ３９　スマートキューブ　とって付きポリ袋　３０Ｌ　半透明　ｎｏｃｏｏ　ｉｎ</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｇ５０Ｋ　加古川市燃やすごみ　とって付き１５Ｌ</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｇ５１Ｋ　加古川市燃やすごみ　とって付き３０Ｌ</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｇ５２Ｋ　加古川市燃やすごみ　とって付き４５Ｌ</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｇ５３Ｋ　加古川市燃やすごみ　３０Ｌ</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｇ５４Ｋ　加古川市燃やすごみ　４５Ｌ</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｇ５５Ｋ　加古川市燃やすごみ　４５Ｌ</t>
+  </si>
+  <si>
+    <t>ＧＴＳ３４　高砂市　燃やすごみ　３０Ｌ　黄半透明</t>
+  </si>
+  <si>
+    <t>ＧＴＳ５４　高砂市　燃やすごみ　４５Ｌ　黄半透明</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ１５Ｌ　ＧＫ１１</t>
+  </si>
+  <si>
+    <t>神戸市燃えないごみ１５Ｌ　ＧＫ１２</t>
+  </si>
+  <si>
+    <t>神戸市缶ビンペット１５Ｌ　ＧＫ１３</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ３０Ｌ　ＧＫ３１</t>
+  </si>
+  <si>
+    <t>神戸市燃えないごみ３０Ｌ　ＧＫ３２</t>
+  </si>
+  <si>
+    <t>神戸市缶ビンペット３０Ｌ　ＧＫ３３</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ３０Ｌ　ＧＫ３５</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ４５Ｌ　ＧＫ４１</t>
+  </si>
+  <si>
+    <t>神戸市燃えないごみ４５Ｌ　ＧＫ４２</t>
+  </si>
+  <si>
+    <t>神戸市缶ビンペット４５Ｌ　ＧＫ４３</t>
+  </si>
+  <si>
+    <t>ＧＫ４４　神戸市容器包装プラ　４５Ｌ</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ４５Ｌ　ＧＫ４５</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ４５Ｌ　ＧＫ４６</t>
+  </si>
+  <si>
+    <t>神戸市容器包装プラ１５Ｌ　ＧＫ１４</t>
+  </si>
+  <si>
+    <t>神戸市容器包装プラ３０Ｌ　ＧＫ３４</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ３０Ｌとって付　ＧＫ３７</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ４５Ｌとって付　ＧＫ４７</t>
+  </si>
+  <si>
+    <t>ＧＣＡ１７　芦屋市指定袋　とって付き　５Ｌ</t>
+  </si>
+  <si>
+    <t>ＧＣＡ１９　芦屋市指定袋　とって付き　１５Ｌ</t>
+  </si>
+  <si>
+    <t>ＧＣＡ３１　芦屋市指定袋　とって付き　３０Ｌ</t>
+  </si>
+  <si>
+    <t>ＧＣＡ３４　芦屋市指定袋　平袋　３０Ｌ</t>
+  </si>
+  <si>
+    <t>ＧＣＡ４４　芦屋市指定袋　平袋　４５Ｌ</t>
+  </si>
+  <si>
+    <t>ＧＣＡ５４　芦屋市指定袋　平袋　４５Ｌ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用１５Ｌ小　Ｇ－１Ｘ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用３０Ｌ中１０Ｐ　Ｇ－２Ｘ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用４５Ｌ１０Ｐ大　Ｇ－３Ｘ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用４５Ｌ２５Ｐ大　Ｇ－４Ｘ</t>
+  </si>
+  <si>
+    <t>Ｇ－５Ｘ　豊中市指定袋　家庭用　大　４５Ｌ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用１５Ｌ小５０枚　Ｇ－６Ｘ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用３０Ｌ中５０枚　Ｇ－７Ｘ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用１０Ｌミニ　Ｇ－８Ｘ</t>
+  </si>
+  <si>
+    <t>ＧＣ１９Ｘ　豊中市指定ごみ袋　とって付き　半透明　１５Ｌ</t>
+  </si>
+  <si>
+    <t>ＧＣ３１Ｘ　豊中市指定ごみ袋　とって付き　半透明　３０Ｌ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋１０Ｌ　Ｇ－１Ｋ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋３０Ｌ　Ｇ－３Ｋ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋４５Ｌ　Ｇ－４Ｋ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋４５Ｌ　Ｇ－５Ｋ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋４５Ｌ　Ｇ－６Ｋ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋３０Ｌ　Ｇ－８Ｋ</t>
+  </si>
+  <si>
+    <t>姫路市指定可燃小２０Ｌとって付き　ＧＨ０１</t>
+  </si>
+  <si>
+    <t>姫路市指定可燃中３０Ｌとって付　ＧＨ０２</t>
+  </si>
+  <si>
+    <t>姫路市指定可燃中３０Ｌとって付き　ＧＨ０３</t>
+  </si>
+  <si>
+    <t>姫路市指定可燃大４５Ｌ　ＧＨ０４</t>
+  </si>
+  <si>
+    <t>姫路市指定可燃大４５Ｌとって付　ＧＨ０５</t>
+  </si>
+  <si>
+    <t>ＧＨ０６　姫路市指定可燃　大　４５Ｌ</t>
+  </si>
+  <si>
+    <t>姫路市指定プラ中３０Ｌとって付き　ＧＨ０８</t>
+  </si>
+  <si>
+    <t>姫路市指定プラスチック大４５Ｌ　ＧＨ０９</t>
+  </si>
+  <si>
+    <t>姫路市指定プラ大４５Ｌとって付き　ＧＨ１０</t>
+  </si>
+  <si>
+    <t>和歌山指定大家庭用　Ｇ－２Ｗ</t>
+  </si>
+  <si>
+    <t>リケンたっぷりミニ２２＊１００Ｍ</t>
+  </si>
+  <si>
+    <t>お料理パック</t>
+  </si>
+  <si>
+    <t>リフレ　プラスチック手袋　粉なしＭ</t>
+  </si>
+  <si>
+    <t>キッチンパック　Ｍサイズ　食品保存用ポリ袋</t>
+  </si>
+  <si>
+    <t>キッチンパツク　Ｓサイズ　食品保存用ポリ袋</t>
+  </si>
+  <si>
+    <t>ぴったりゴム手袋Ｓ</t>
+  </si>
+  <si>
+    <t>ぴったりゴム手袋Ｍ</t>
+  </si>
+  <si>
+    <t>カモメパック台所用中Ｋ－２</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -447,328 +843,1780 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C24"/>
+  <dimension ref="A1:C156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B156" sqref="B156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="1"/>
-    <col min="2" max="2" width="140.252" bestFit="true" customWidth="true" style="2"/>
+    <col min="2" max="2" width="121.399" bestFit="true" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1">
-        <v>4516825006203</v>
+        <v>4985275797403</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1">
-        <v>4901750251178</v>
+        <v>4901525012423</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1">
-        <v>4901609015388</v>
+        <v>4580287323147</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1">
-        <v>4903301364870</v>
+        <v>4902424447736</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1">
-        <v>4903301364733</v>
+        <v>4903301300731</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1">
-        <v>4903301364429</v>
+        <v>4987176194398</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1">
-        <v>4987176312396</v>
+        <v>4987176284754</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1">
-        <v>4901525010924</v>
+        <v>4987176292438</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1">
-        <v>4987072029619</v>
+        <v>4987176292759</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1">
-        <v>4902424447743</v>
+        <v>4987176336323</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C11" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1">
-        <v>4902424447736</v>
+        <v>4580287293136</v>
       </c>
       <c r="B12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1">
-        <v>4902135670195</v>
+        <v>4894476024877</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1">
-        <v>4902135113531</v>
+        <v>4903381210302</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C14" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1">
-        <v>4902899450057</v>
+        <v>4903620603131</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1">
-        <v>4936201107759</v>
+        <v>4976366012086</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1">
-        <v>4901080753212</v>
+        <v>4976366012093</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1">
-        <v>4902430777537</v>
+        <v>4976366016213</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C18" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1">
-        <v>4901525010245</v>
+        <v>4976366465264</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C19" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1">
-        <v>4936201107773</v>
+        <v>4902111769561</v>
       </c>
       <c r="B20" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1">
-        <v>4987176292698</v>
+        <v>4987176284426</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C21" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1">
-        <v>4901525010276</v>
+        <v>4903301363583</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C22" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1">
-        <v>4902135411361</v>
+        <v>4987643110258</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1">
-        <v>4987067828104</v>
+        <v>4901070760374</v>
       </c>
       <c r="B24" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1">
+        <v>4902430874311</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C24" t="s">
-        <v>25</v>
+      <c r="C25" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1">
+        <v>4961161114110</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1">
+        <v>4987176284556</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1">
+        <v>4987176284587</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1">
+        <v>4987176284600</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1">
+        <v>4987176292452</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1">
+        <v>4987176292636</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1">
+        <v>4987176292735</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1">
+        <v>4987176295798</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1">
+        <v>4987176295804</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1">
+        <v>4987176335814</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1">
+        <v>4987643122190</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1">
+        <v>4901525010900</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1">
+        <v>4902144601227</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1">
+        <v>4902875981124</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1">
+        <v>4977517008255</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1">
+        <v>4977517148005</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1">
+        <v>4901080016515</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1">
+        <v>4903301363606</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1">
+        <v>4903301363651</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C44" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1">
+        <v>4987072029664</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1">
+        <v>4902424447743</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1">
+        <v>4521684231031</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C47" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1">
+        <v>4894476031738</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1">
+        <v>4894476033411</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C49" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1">
+        <v>4894476033442</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1">
+        <v>4894476033459</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C51" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1">
+        <v>4901070760367</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1">
+        <v>4901070760435</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C53" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1">
+        <v>4901080043917</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C54" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1">
+        <v>4901792044196</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1">
+        <v>4902393244947</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C56" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1">
+        <v>4902393264464</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C57" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1">
+        <v>4902393326469</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C58" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1">
+        <v>4902393326476</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C59" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1">
+        <v>4902393393447</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C60" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1">
+        <v>4902393393591</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C61" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1">
+        <v>4902393393690</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C62" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1">
+        <v>4902393393744</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1">
+        <v>4902393394413</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C64" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1">
+        <v>4902393394420</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1">
+        <v>4902393395137</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C66" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1">
+        <v>4902393395151</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C67" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1">
+        <v>4902393407014</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C68" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1">
+        <v>4902393407021</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C69" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1">
+        <v>4902393407038</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C70" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1">
+        <v>4902393407182</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C71" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1">
+        <v>4902393407229</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C72" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1">
+        <v>4902393417099</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C73" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1">
+        <v>4902393435000</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C74" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1">
+        <v>4902393435024</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C75" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1">
+        <v>4902393435079</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1">
+        <v>4902393458245</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C77" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1">
+        <v>4902393503518</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C78" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1">
+        <v>4902393518017</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C79" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1">
+        <v>4902393518048</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C80" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1">
+        <v>4902393518062</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1">
+        <v>4902393558174</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C82" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1">
+        <v>4902393558181</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C83" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1">
+        <v>4902393558198</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C84" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1">
+        <v>4902393559294</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C85" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1">
+        <v>4902393559416</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C86" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1">
+        <v>4902393572569</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C87" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1">
+        <v>4902393576529</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C88" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1">
+        <v>4902393580021</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C89" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1">
+        <v>4902393580335</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C90" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1">
+        <v>4902393580540</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C91" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1">
+        <v>4902393705004</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C92" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1">
+        <v>4902393705011</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C93" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1">
+        <v>4902393705028</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C94" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1">
+        <v>4902393705035</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C95" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1">
+        <v>4902393705042</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C96" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1">
+        <v>4902393705059</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C97" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1">
+        <v>4902393731027</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C98" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1">
+        <v>4902393731041</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C99" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1">
+        <v>4902393750172</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C100" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1">
+        <v>4902393750189</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C101" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1">
+        <v>4902393750196</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C102" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1">
+        <v>4902393750202</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C103" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1">
+        <v>4902393750219</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C104" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1">
+        <v>4902393750226</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C105" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1">
+        <v>4902393750233</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C106" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1">
+        <v>4902393750240</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C107" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1">
+        <v>4902393750257</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C108" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1">
+        <v>4902393750264</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C109" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1">
+        <v>4902393750271</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C110" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1">
+        <v>4902393750288</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C111" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1">
+        <v>4902393750295</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C112" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1">
+        <v>4902393750301</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C113" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1">
+        <v>4902393750318</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C114" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1">
+        <v>4902393750325</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C115" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1">
+        <v>4902393750332</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C116" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1">
+        <v>4902393750622</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C117" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1">
+        <v>4902393750639</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C118" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1">
+        <v>4902393750646</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C119" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1">
+        <v>4902393750653</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C120" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1">
+        <v>4902393750660</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C121" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1">
+        <v>4902393750677</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C122" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1">
+        <v>4902393754415</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C123" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1">
+        <v>4902393754422</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C124" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1">
+        <v>4902393754439</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C125" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1">
+        <v>4902393754446</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C126" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1">
+        <v>4902393754453</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C127" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1">
+        <v>4902393754460</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C128" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1">
+        <v>4902393754477</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C129" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1">
+        <v>4902393754484</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C130" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1">
+        <v>4902393754491</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C131" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1">
+        <v>4902393754507</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C132" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1">
+        <v>4902393756518</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C133" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1">
+        <v>4902393756532</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C134" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1">
+        <v>4902393756549</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1">
+        <v>4902393756556</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C136" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1">
+        <v>4902393756563</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C137" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1">
+        <v>4902393756587</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C138" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1">
+        <v>4902393756716</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C139" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1">
+        <v>4902393756723</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C140" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1">
+        <v>4902393756730</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C141" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1">
+        <v>4902393756747</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C142" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1">
+        <v>4902393756754</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C143" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1">
+        <v>4902393756761</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C144" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1">
+        <v>4902393756785</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C145" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1">
+        <v>4902393756792</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C146" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1">
+        <v>4902393756808</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C147" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1">
+        <v>4902393760140</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C148" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1">
+        <v>4903381210227</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C149" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1">
+        <v>4903620601748</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C150" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1">
+        <v>4904585591761</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C151" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1">
+        <v>4904701910018</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C152" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1">
+        <v>4904701910087</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C153" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1">
+        <v>4970520414914</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C154" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1">
+        <v>4970520414921</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C155" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1">
+        <v>4977811640021</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C156" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>