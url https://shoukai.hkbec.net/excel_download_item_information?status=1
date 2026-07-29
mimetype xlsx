--- v3 (2026-06-03)
+++ v4 (2026-07-29)
@@ -12,536 +12,467 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>JANコード</t>
   </si>
   <si>
     <t>商品名</t>
   </si>
   <si>
     <t>情報公開日</t>
   </si>
   <si>
-    <t>香りサフロン柔軟剤　パフュームドヨーロッパ　ミュゲコットンの香り　大容量</t>
-[...11 lines deleted...]
-    <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+    <t>虫よけビーズ２　１８０日用　ハッカの香り</t>
+  </si>
+  <si>
+    <t>2026年07月28日</t>
+  </si>
+  <si>
+    <t>ヴィートメン　バスタイム　除毛クリーム</t>
+  </si>
+  <si>
+    <t>ダヴボタニカルセレクションポアビューティ―泡洗顔料つめかえ用</t>
+  </si>
+  <si>
+    <t>ファブリーズ　イージークリップ　グリーンミスト</t>
+  </si>
+  <si>
+    <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　詰替え用　大型サイズ</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　本体</t>
+  </si>
+  <si>
+    <t>レノア　超消臭　１ｗｅｅｋ　部屋干し　おひさまの香り　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　リフレッシュサボン</t>
+  </si>
+  <si>
+    <t>レノア　アロマジュエル　ミスティローズ＆フローラルの香り　本体</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　シダーウッド＆ベルガモットハーブの香り　本体</t>
+  </si>
+  <si>
+    <t>ソフラン　アロマリッチ　ダイアナ　つめかえ用特大</t>
+  </si>
+  <si>
+    <t>使いきり手袋　ポリエチレン　極うす手　Ｍサイズ　半透明</t>
+  </si>
+  <si>
+    <t>ソフラン　アロマリッチ　ジュリエット　本体</t>
+  </si>
+  <si>
+    <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｍサイズ　パールホワイト</t>
+  </si>
+  <si>
+    <t>2026年07月21日</t>
+  </si>
+  <si>
+    <t>ファミリー　ビニール中厚手　指先強化　Ｍ　グリーン</t>
+  </si>
+  <si>
+    <t>ファミリー　ビニール中厚手　指先強化　Ｌ　グリーン</t>
+  </si>
+  <si>
+    <t>ファミリー　ビニールうす手　指先強化　Ｍサイズ　ピンク</t>
+  </si>
+  <si>
+    <t>ファミリー　ビニールうす手　指先強化　Ｍサイズ　グリーン</t>
+  </si>
+  <si>
+    <t>ファミリー　ビニールうす手　指先強化　Ｌサイズ　グリーン</t>
+  </si>
+  <si>
+    <t>使いきり手袋　ニトリルゴム　極うす手　Ｍサイズ　ホワイト</t>
+  </si>
+  <si>
+    <t>ホワイト＆ホワイト　ライオン</t>
+  </si>
+  <si>
+    <t>ＯＣＨ－ＴＵＮＥ　オクチューン　ハミガキ　ＳＬＯＷ　ハーバルリラックスミント</t>
+  </si>
+  <si>
+    <t>キシリデントライオン</t>
+  </si>
+  <si>
+    <t>ぴったりゴム手袋Ｓ</t>
+  </si>
+  <si>
+    <t>ぴったりゴム手袋Ｍ</t>
+  </si>
+  <si>
+    <t>ブルーラップ　Ｏｃｅａｎ　３０＊１００Ｍ</t>
+  </si>
+  <si>
+    <t>レノアハピネス　夢ふわタッチ　リラックスナイトホワイトムスクの香り　詰替え　増量サイズ</t>
+  </si>
+  <si>
+    <t>2026年07月14日</t>
+  </si>
+  <si>
+    <t>トップ　クリアリキッド</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　ホワイトムスクの香り　詰替え　超特大サイズ</t>
+  </si>
+  <si>
+    <t>トップ　クリアリキッド　抗菌　本体</t>
+  </si>
+  <si>
+    <t>ソフラン　プレミアム消臭　フローラルアロマの香り　本体</t>
+  </si>
+  <si>
+    <t>ＳＳＢ１２キッチンポリパックＭサイズ</t>
+  </si>
+  <si>
+    <t>姫路市指定可燃中３０Ｌとって付　ＧＨ０２</t>
   </si>
   <si>
     <t>ＭＩＧＡＣＯＴ　クリニカ　アドバンテージ　ハミガキ・ハブラシセット</t>
   </si>
   <si>
-    <t>アリエールジェルボール４Ｄ微香　つめかえメガジャンボサイズ</t>
-[...17 lines deleted...]
-    <t>2026年05月26日</t>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用</t>
+  </si>
+  <si>
+    <t>2026年07月07日</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用</t>
+  </si>
+  <si>
+    <t>Ｂ－Ｄ３　舌クリ－ナ－・ラバ－グリップ</t>
+  </si>
+  <si>
+    <t>カルビー　ポテトチップス　除菌アルコールウェットティシュ</t>
+  </si>
+  <si>
+    <t>永谷園　お茶づけ</t>
+  </si>
+  <si>
+    <t>ダヴ　クリーミースクラブ　キウイ＆アロエ</t>
+  </si>
+  <si>
+    <t>2026年06月30日</t>
+  </si>
+  <si>
+    <t>ダヴ　ボディウォッシュ　ピーチ＆スイートピー　ポンプ</t>
+  </si>
+  <si>
+    <t>アクロン　ナチュラルソープの香り　本体</t>
+  </si>
+  <si>
+    <t>香りつづくトップ　抗菌プラス　シャイニーローズ　本体</t>
+  </si>
+  <si>
+    <t>香りつづくトップ　スウィートハーモニー　つめかえ</t>
+  </si>
+  <si>
+    <t>パワフル濃縮粉末洗剤</t>
+  </si>
+  <si>
+    <t>ヴィートメン　除毛クリーム　敏感肌用</t>
+  </si>
+  <si>
+    <t>ヴィートピュアバスタイム除毛クリーム敏感肌用</t>
+  </si>
+  <si>
+    <t>ヴィートピュアバスタイム除毛クリームしっかり除毛</t>
+  </si>
+  <si>
+    <t>キクロンｆ　あわどーなっちょ　袋入</t>
+  </si>
+  <si>
+    <t>虫コナーズビーズタイプ２５０日フレッシュフルーツの香り</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用　大型サイズ</t>
+  </si>
+  <si>
+    <t>ＪＮＬ４９３ポリ袋４５Ｌ半透明</t>
+  </si>
+  <si>
+    <t>和歌山市指定家庭用ごみ袋（大）厚口４５Ｌ</t>
+  </si>
+  <si>
+    <t>ＹＫＩ４１四日市指定袋Ｌ</t>
+  </si>
+  <si>
+    <t>９０ＬＭＡＸ半透明　Ｓ－９３</t>
+  </si>
+  <si>
+    <t>こどもハブラシ　すみっコぐらし</t>
+  </si>
+  <si>
+    <t>キシリブロック　オクチレモン　ミニ</t>
   </si>
   <si>
     <t>アキュフィットブルーニトリルグローブエムサイズ</t>
   </si>
   <si>
+    <t>セーフタッチビストロノアールＳ</t>
+  </si>
+  <si>
+    <t>ファミリー　ビニール中厚手　指先強化　Ｓ　ピンク</t>
+  </si>
+  <si>
+    <t>使いきり手袋　ポリエチレン　極うす手　Ｓサイズ　半透明</t>
+  </si>
+  <si>
+    <t>アースカマイラズ草消滅　【農薬】</t>
+  </si>
+  <si>
+    <t>ムカデコロリ　１プッシュ式スプレー　８０回分</t>
+  </si>
+  <si>
+    <t>ムカデコロリ　毒餌剤　容器タイプ</t>
+  </si>
+  <si>
+    <t>肌美精　薬用　リンクル美容液</t>
+  </si>
+  <si>
+    <t>エピラット　脱色クリーム　敏感肌用</t>
+  </si>
+  <si>
+    <t>エピラット　脱色クリーム　スピーディー</t>
+  </si>
+  <si>
+    <t>カウブランド　無添加　トリートメント　うるおいケア</t>
+  </si>
+  <si>
+    <t>シャボン玉　浴用石けん</t>
+  </si>
+  <si>
+    <t>ダヴ　クリーミースクラブ　ザクロ＆シアバター</t>
+  </si>
+  <si>
+    <t>ダヴ　クリーミースクラブ　サクラ＆ムスク</t>
+  </si>
+  <si>
+    <t>ダヴ　クリーミースクラブ　チェリー＆アプリコットミルク</t>
+  </si>
+  <si>
+    <t>Ｈー４１チェルタス４５Ｌ青０．０２５</t>
+  </si>
+  <si>
+    <t>Ｈ－７１　７０Ｌ　青　コンパクトタイプ</t>
+  </si>
+  <si>
+    <t>ＶＸ５６　パワーポリ袋Ｖａｌｕｅｓｅｌｅｃｔｉｏｎ４５Ｌ青</t>
+  </si>
+  <si>
+    <t>ゴミ袋　ＣＮ４５　ｎｏｃｏｏ（ノクー）　４５Ｌ　半透明</t>
+  </si>
+  <si>
+    <t>ＣＵＨ５３　ＮＯＣＯＯ　サニパックポリ袋　半透明　４５Ｌ</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｇ５４Ｋ　加古川市燃やすごみ　４５Ｌ</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｇ５５Ｋ　加古川市燃やすごみ　４５Ｌ</t>
+  </si>
+  <si>
+    <t>神戸市　燃えるごみ　１５Ｌ　ＧＫ１１</t>
+  </si>
+  <si>
+    <t>神戸市燃えないごみ１５Ｌ　ＧＫ１２</t>
+  </si>
+  <si>
+    <t>神戸市缶ビンペット１５Ｌ　ＧＫ１３</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ３０Ｌ　ＧＫ３１</t>
+  </si>
+  <si>
+    <t>神戸市燃えないごみ３０Ｌ　ＧＫ３２</t>
+  </si>
+  <si>
+    <t>神戸市缶ビンペット３０Ｌ　ＧＫ３３</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ３０Ｌ　ＧＫ３５</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ４５Ｌ　ＧＫ４１</t>
+  </si>
+  <si>
+    <t>神戸市燃えないごみ４５Ｌ　ＧＫ４２</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ４５Ｌ　ＧＫ４５</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ４５Ｌ　ＧＫ４６</t>
+  </si>
+  <si>
+    <t>神戸市容器包装プラ３０Ｌ　ＧＫ３４</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ４５Ｌとって付　ＧＫ４７</t>
+  </si>
+  <si>
+    <t>ＧＣＡ３１　芦屋市指定袋　とって付き　３０Ｌ</t>
+  </si>
+  <si>
+    <t>ＧＣＡ３４　芦屋市指定袋　平袋　３０Ｌ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用１５Ｌ小　Ｇ－１Ｘ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用４５Ｌ１０Ｐ大　Ｇ－３Ｘ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用４５Ｌ２５Ｐ大　Ｇ－４Ｘ</t>
+  </si>
+  <si>
+    <t>Ｇ－５Ｘ　豊中市指定袋　家庭用　大　４５Ｌ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用１５Ｌ小５０枚　Ｇ－６Ｘ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用３０Ｌ中５０枚　Ｇ－７Ｘ</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用１０Ｌミニ　Ｇ－８Ｘ</t>
+  </si>
+  <si>
+    <t>ＧＣ１９Ｘ　豊中市指定ごみ袋　とって付き　半透明　１５Ｌ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋１０Ｌ　Ｇ－１Ｋ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋４５Ｌ　Ｇ－４Ｋ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋４５Ｌ　Ｇ－５Ｋ</t>
+  </si>
+  <si>
+    <t>尼崎市指定袋３０Ｌ　Ｇ－８Ｋ</t>
+  </si>
+  <si>
+    <t>姫路市指定可燃小２０Ｌとって付き　ＧＨ０１</t>
+  </si>
+  <si>
+    <t>姫路市指定可燃中３０Ｌとって付き　ＧＨ０３</t>
+  </si>
+  <si>
+    <t>姫路市指定可燃大４５Ｌ　ＧＨ０４</t>
+  </si>
+  <si>
+    <t>ＧＨ０６　姫路市指定可燃　大　４５Ｌ</t>
+  </si>
+  <si>
+    <t>姫路市指定プラ中３０Ｌとって付き　ＧＨ０８</t>
+  </si>
+  <si>
+    <t>姫路市指定プラ大４５Ｌとって付き　ＧＨ１０</t>
+  </si>
+  <si>
+    <t>和歌山指定大家庭用　Ｇ－２Ｗ</t>
+  </si>
+  <si>
+    <t>天使のスキンベープ　ミスト　プレミアム</t>
+  </si>
+  <si>
+    <t>ミッフィー　ダブル</t>
+  </si>
+  <si>
+    <t>ギャツビー　パウダーデオドラントスプレー　クリアオーシャン</t>
+  </si>
+  <si>
+    <t>ビフェスタ　泡洗顔　ディープクリア</t>
+  </si>
+  <si>
+    <t>トップ　シミとりレスキュー（吸収シート５枚付き）</t>
+  </si>
+  <si>
     <t>リケンたっぷり３０＊１００Ｍ</t>
   </si>
   <si>
-    <t>Ｒ－２６食品用ポリ袋</t>
+    <t>グラスターゾル　オート</t>
+  </si>
+  <si>
+    <t>ポリラップ</t>
+  </si>
+  <si>
+    <t>サンカット　プロディフェンス　トーンアップＵＶ　スティック</t>
   </si>
   <si>
     <t>クイン天然ゴム手袋　Ｍ</t>
   </si>
   <si>
     <t>クイン天然ゴム手袋　Ｌ</t>
   </si>
   <si>
-    <t>クイン＋両面エンボスポリエチ手袋　指しぼりタイプ　Ｍサイズ</t>
-[...419 lines deleted...]
-    <t>カモメパック台所用中Ｋ－２</t>
+    <t>トミカ　ポケットティッシュ</t>
+  </si>
+  <si>
+    <t>ブレスケア　ミント　詰替え　１００粒</t>
+  </si>
+  <si>
+    <t>１滴消臭元　スウィートローズ</t>
+  </si>
+  <si>
+    <t>ブレスケア　ストロングミント　詰替え</t>
+  </si>
+  <si>
+    <t>熱さまシート　大人用</t>
+  </si>
+  <si>
+    <t>無香空間　クルマ用クリップ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -847,1775 +778,1511 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C156"/>
+  <dimension ref="A1:C132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B156" sqref="B156"/>
+      <selection activeCell="B132" sqref="B132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="1"/>
-    <col min="2" max="2" width="121.399" bestFit="true" customWidth="true" style="2"/>
+    <col min="2" max="2" width="142.679" bestFit="true" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1">
-        <v>4985275797403</v>
+        <v>4995860518016</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1">
-        <v>4901525012423</v>
+        <v>4906156037487</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1">
-        <v>4580287323147</v>
+        <v>4902111750125</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1">
-        <v>4902424447736</v>
+        <v>4987176297334</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1">
-        <v>4903301300731</v>
+        <v>4903301291305</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1">
-        <v>4987176194398</v>
+        <v>4903301364740</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1">
-        <v>4987176284754</v>
+        <v>4987176312570</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1">
-        <v>4987176292438</v>
+        <v>4901070131631</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1">
-        <v>4987176292759</v>
+        <v>4987176293985</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1">
-        <v>4987176336323</v>
+        <v>4987176278128</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1">
-        <v>4580287293136</v>
+        <v>4903301353232</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C12" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1">
-        <v>4894476024877</v>
+        <v>4901070760374</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1">
-        <v>4903381210302</v>
+        <v>4903301353041</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C14" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1">
-        <v>4903620603131</v>
+        <v>4901070712083</v>
       </c>
       <c r="B15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1">
-        <v>4976366012086</v>
+        <v>4901070712120</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C16" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1">
-        <v>4976366012093</v>
+        <v>4901070712137</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C17" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1">
-        <v>4976366016213</v>
+        <v>4901070722396</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C18" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1">
-        <v>4976366465264</v>
+        <v>4901070722402</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C19" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1">
-        <v>4902111769561</v>
+        <v>4901070722419</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1">
-        <v>4987176284426</v>
+        <v>4901070760435</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1">
-        <v>4903301363583</v>
+        <v>4903301186403</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C22" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1">
-        <v>4987643110258</v>
+        <v>4903301362920</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C23" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1">
-        <v>4901070760374</v>
+        <v>4903301762522</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1">
-        <v>4902430874311</v>
+        <v>4970520414914</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C25" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1">
-        <v>4961161114110</v>
+        <v>4970520414921</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C26" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1">
-        <v>4987176284556</v>
+        <v>4977811520392</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1">
-        <v>4987176284587</v>
+        <v>4987176258793</v>
       </c>
       <c r="B28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1">
-        <v>4987176284600</v>
+        <v>4903301282860</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1">
-        <v>4987176292452</v>
+        <v>4987176278012</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1">
-        <v>4987176292636</v>
+        <v>4903301282914</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1">
-        <v>4987176292735</v>
+        <v>4903301363538</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1">
-        <v>4987176295798</v>
+        <v>4521684864628</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1">
-        <v>4987176295804</v>
+        <v>4902393756723</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1">
-        <v>4987176335814</v>
+        <v>4903301300731</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1">
-        <v>4987643122190</v>
+        <v>4903301364580</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1">
-        <v>4901525010900</v>
+        <v>4903301364795</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="C37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1">
-        <v>4902144601227</v>
+        <v>4901221020302</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C38" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1">
-        <v>4902875981124</v>
+        <v>4570118198730</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C39" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1">
-        <v>4977517008255</v>
+        <v>4570118133182</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1">
-        <v>4977517148005</v>
+        <v>4902111771182</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1">
-        <v>4901080016515</v>
+        <v>4902111775272</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1">
-        <v>4903301363606</v>
+        <v>4903301274841</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1">
-        <v>4903301363651</v>
+        <v>4903301307778</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C44" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1">
-        <v>4987072029664</v>
+        <v>4903301355700</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C45" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1">
-        <v>4902424447743</v>
+        <v>4902135113043</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C46" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1">
-        <v>4521684231031</v>
+        <v>4906156037791</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C47" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1">
-        <v>4894476031738</v>
+        <v>4906156037890</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C48" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1">
-        <v>4894476033411</v>
+        <v>4906156037906</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1">
-        <v>4894476033442</v>
+        <v>4548404101108</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C50" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1">
-        <v>4894476033459</v>
+        <v>4987115545885</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C51" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1">
-        <v>4901070760367</v>
+        <v>4903301363576</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C52" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1">
-        <v>4901070760435</v>
+        <v>4903301364283</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C53" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1">
-        <v>4901080043917</v>
+        <v>4521684148278</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C54" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1">
-        <v>4901792044196</v>
+        <v>4521684215659</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C55" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1">
-        <v>4902393244947</v>
+        <v>4521684220110</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1">
-        <v>4902393264464</v>
+        <v>4521684232939</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C57" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1">
-        <v>4902393326469</v>
+        <v>4549660185444</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C58" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1">
-        <v>4902393326476</v>
+        <v>4562384606828</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C59" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1">
-        <v>4902393393447</v>
+        <v>4894476024877</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C60" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1">
-        <v>4902393393591</v>
+        <v>4894476033442</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C61" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1">
-        <v>4902393393690</v>
+        <v>4901070712106</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C62" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1">
-        <v>4902393393744</v>
+        <v>4901070760367</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C63" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1">
-        <v>4902393394413</v>
+        <v>4901080043917</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C64" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1">
-        <v>4902393394420</v>
+        <v>4901080154712</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C65" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1">
-        <v>4902393395137</v>
+        <v>4901080275813</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1">
-        <v>4902393395151</v>
+        <v>4901417622594</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C67" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1">
-        <v>4902393407014</v>
+        <v>4901417840448</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C68" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1">
-        <v>4902393407021</v>
+        <v>4901417840455</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C69" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1">
-        <v>4902393407038</v>
+        <v>4901525012003</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C70" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1">
-        <v>4902393407182</v>
+        <v>4901797006014</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C71" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1">
-        <v>4902393407229</v>
+        <v>4902111771175</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C72" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1">
-        <v>4902393417099</v>
+        <v>4902111776552</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C73" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1">
-        <v>4902393435000</v>
+        <v>4902111777498</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C74" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1">
-        <v>4902393435024</v>
+        <v>4902393394413</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C75" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1">
-        <v>4902393435079</v>
+        <v>4902393394710</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C76" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1">
-        <v>4902393458245</v>
+        <v>4902393572569</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C77" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1">
-        <v>4902393503518</v>
+        <v>4902393580021</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C78" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1">
-        <v>4902393518017</v>
+        <v>4902393580335</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C79" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1">
-        <v>4902393518048</v>
+        <v>4902393705042</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C80" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1">
-        <v>4902393518062</v>
+        <v>4902393705059</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C81" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1">
-        <v>4902393558174</v>
+        <v>4902393750172</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C82" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1">
-        <v>4902393558181</v>
+        <v>4902393750189</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C83" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1">
-        <v>4902393558198</v>
+        <v>4902393750196</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C84" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1">
-        <v>4902393559294</v>
+        <v>4902393750202</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C85" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1">
-        <v>4902393559416</v>
+        <v>4902393750219</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C86" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1">
-        <v>4902393572569</v>
+        <v>4902393750226</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C87" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1">
-        <v>4902393576529</v>
+        <v>4902393750233</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C88" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1">
-        <v>4902393580021</v>
+        <v>4902393750240</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C89" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1">
-        <v>4902393580335</v>
+        <v>4902393750257</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C90" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1">
-        <v>4902393580540</v>
+        <v>4902393750288</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C91" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1">
-        <v>4902393705004</v>
+        <v>4902393750295</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C92" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1">
-        <v>4902393705011</v>
+        <v>4902393750318</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C93" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1">
-        <v>4902393705028</v>
+        <v>4902393750332</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C94" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1">
-        <v>4902393705035</v>
+        <v>4902393750646</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C95" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1">
-        <v>4902393705042</v>
+        <v>4902393750653</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C96" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1">
-        <v>4902393705059</v>
+        <v>4902393754415</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C97" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1">
-        <v>4902393731027</v>
+        <v>4902393754439</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C98" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1">
-        <v>4902393731041</v>
+        <v>4902393754446</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C99" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1">
-        <v>4902393750172</v>
+        <v>4902393754453</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C100" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1">
-        <v>4902393750189</v>
+        <v>4902393754460</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C101" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1">
-        <v>4902393750196</v>
+        <v>4902393754477</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C102" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1">
-        <v>4902393750202</v>
+        <v>4902393754484</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C103" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1">
-        <v>4902393750219</v>
+        <v>4902393754491</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C104" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1">
-        <v>4902393750226</v>
+        <v>4902393756518</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C105" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1">
-        <v>4902393750233</v>
+        <v>4902393756549</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C106" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1">
-        <v>4902393750240</v>
+        <v>4902393756556</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1">
-        <v>4902393750257</v>
+        <v>4902393756587</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C108" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1">
-        <v>4902393750264</v>
+        <v>4902393756716</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C109" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1">
-        <v>4902393750271</v>
+        <v>4902393756730</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C110" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1">
-        <v>4902393750288</v>
+        <v>4902393756747</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C111" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1">
-        <v>4902393750295</v>
+        <v>4902393756761</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C112" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1">
-        <v>4902393750301</v>
+        <v>4902393756785</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C113" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1">
-        <v>4902393750318</v>
+        <v>4902393756808</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C114" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1">
-        <v>4902393750325</v>
+        <v>4902393760140</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C115" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1">
-        <v>4902393750332</v>
+        <v>4902424440621</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C116" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1">
-        <v>4902393750622</v>
+        <v>4902727015670</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C117" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1">
-        <v>4902393750639</v>
+        <v>4902806101638</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C118" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1">
-        <v>4902393750646</v>
+        <v>4902806130911</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C119" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1">
-        <v>4902393750653</v>
+        <v>4903301723868</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C120" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1">
-        <v>4902393750660</v>
+        <v>4903381210302</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C121" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1">
-        <v>4902393750677</v>
+        <v>4904178400005</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C122" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1">
-        <v>4902393754415</v>
+        <v>4904701022537</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C123" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1">
-        <v>4902393754422</v>
+        <v>4971710398779</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C124" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1">
-        <v>4902393754439</v>
+        <v>4976366012086</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C125" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1">
-        <v>4902393754446</v>
+        <v>4976366012093</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C126" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1">
-        <v>4902393754453</v>
+        <v>4977033114027</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C127" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1">
-        <v>4902393754460</v>
+        <v>4987072008065</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C128" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1">
-        <v>4902393754477</v>
+        <v>4987072032626</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C129" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1">
-        <v>4902393754484</v>
+        <v>4987072080733</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C130" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1">
-        <v>4902393754491</v>
+        <v>4987072087725</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C131" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1">
-        <v>4902393754507</v>
+        <v>4987072098714</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C132" t="s">
-        <v>47</v>
-[...262 lines deleted...]
-      <c r="C156" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>