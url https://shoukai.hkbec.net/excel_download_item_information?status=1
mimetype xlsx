--- v4 (2026-07-29)
+++ v5 (2026-09-27)
@@ -12,467 +12,854 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>JANコード</t>
   </si>
   <si>
     <t>商品名</t>
   </si>
   <si>
     <t>情報公開日</t>
   </si>
   <si>
-    <t>虫よけビーズ２　１８０日用　ハッカの香り</t>
-[...62 lines deleted...]
-    <t>使いきり手袋　ニトリルゴム　極うす手　Ｍサイズ　ホワイト</t>
+    <t>0000045140914</t>
+  </si>
+  <si>
+    <t>ギャツビー　ムービングラバー　スパイキーエッジ　モバイルタイプ</t>
+  </si>
+  <si>
+    <t>2026年09月15日</t>
+  </si>
+  <si>
+    <t>0000045140938</t>
+  </si>
+  <si>
+    <t>ギャツビー　ムービングラバー　ルーズシャッフル</t>
+  </si>
+  <si>
+    <t>0000045140952</t>
+  </si>
+  <si>
+    <t>ギャツビー　ムービングラバー　グランジマット</t>
+  </si>
+  <si>
+    <t>ビーセレクション　スポンジカーラーＭ４Ｐ　ＨＫ０１３７</t>
+  </si>
+  <si>
+    <t>スポンジカーラーＬ　ＨＫ０１３８</t>
+  </si>
+  <si>
+    <t>サワデー　ハッピー　ベビーパウダー</t>
+  </si>
+  <si>
+    <t>キレイキレイ　うがい薬　フルーツミント　ピーチ味</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　マイルド化粧水</t>
+  </si>
+  <si>
+    <t>消臭元　パルファム　グリーンシトラス</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４ＤＹｏｒｕのホワイトラベンダー＆ジャスミンの香り本体</t>
+  </si>
+  <si>
+    <t>レノア　ハピネス　夢ふわタッチ　ジャスミン＆ムスクの香り　本体</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　しっとりクレンジング洗顔</t>
+  </si>
+  <si>
+    <t>６タイプの酵素が効くエリ・そで洗剤　詰替え</t>
+  </si>
+  <si>
+    <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>0000049469851</t>
+  </si>
+  <si>
+    <t>はだまも　ミスト　ミニサイズ</t>
+  </si>
+  <si>
+    <t>0012044037591</t>
+  </si>
+  <si>
+    <t>オールドスパイス　フレグランスバー　アルミニウムフリー　フィジーウィズパームツリー　ココナッツセント</t>
+  </si>
+  <si>
+    <t>0030772007990</t>
+  </si>
+  <si>
+    <t>ダウニーフレッシュラベンダードリーム</t>
+  </si>
+  <si>
+    <t>0037000734130</t>
+  </si>
+  <si>
+    <t>オールドスパイス　フレグランスバー　レッドコレクション　キャプテン</t>
+  </si>
+  <si>
+    <t>ドーバーパストリーゼ７７　スプレー無し</t>
+  </si>
+  <si>
+    <t>デオトイレ快適ワイド本体モカグレー</t>
+  </si>
+  <si>
+    <t>マナーウェア男の子用中型犬</t>
+  </si>
+  <si>
+    <t>マナーウェア男の子用ＳＳ青</t>
+  </si>
+  <si>
+    <t>ＯＪ０７尾張旭市指定　可燃用３０Ｌ</t>
+  </si>
+  <si>
+    <t>大津市指定袋４５Ｌ　ＯＳＪ４０</t>
+  </si>
+  <si>
+    <t>アミューレフェイスシェーバー　ＥＳ２１８０Ｐ－Ｐ（ピンク）ウブ毛用</t>
+  </si>
+  <si>
+    <t>アミューレ　マユ＆フェイスシェーバー　ＥＳ２１８５Ｐ－Ｎ</t>
+  </si>
+  <si>
+    <t>水とりぞうさん　収納家具裏用　大判タイプ</t>
+  </si>
+  <si>
+    <t>ＦＨＣ２７ＥＣＷ２Ｆ３　スリムパルック　プレミア蛍光灯</t>
+  </si>
+  <si>
+    <t>シーブリーズ　リンスインシャンプー　詰替え</t>
+  </si>
+  <si>
+    <t>エージーデオ２４　プレミアムデオドラント　シャワーシート（無香性）１０</t>
+  </si>
+  <si>
+    <t>ＥＣ１００再生原料５０％環境にやさしいポリ袋４５Ｌ</t>
+  </si>
+  <si>
+    <t>瞬間冷却パックセット</t>
+  </si>
+  <si>
+    <t>お疲れさまです粒々ホットアイマスク　無香料</t>
+  </si>
+  <si>
+    <t>お疲れさまです粒々ホットアイマスク　ラベンダーの香り</t>
+  </si>
+  <si>
+    <t>お疲れさまですホットＡｎｉｍａｌアイマスク　柴犬　無香料</t>
+  </si>
+  <si>
+    <t>お疲れさまですホットＡｎｉｍａｌアイマスク　ネコ　ゆずの香り</t>
+  </si>
+  <si>
+    <t>シック　ハイドロ極パワー　敏感肌　ホルダー（本体＋刃２コ）</t>
+  </si>
+  <si>
+    <t>ピレキラ虫よけパウダー</t>
+  </si>
+  <si>
+    <t>クルマの消臭力　ＢＩＧ　車用消臭芳香剤　無香料</t>
+  </si>
+  <si>
+    <t>使いきり手袋　ニトリルゴム　極うす手　Ｌホワイト</t>
+  </si>
+  <si>
+    <t>ムカデコロリ　粉剤</t>
+  </si>
+  <si>
+    <t>ハチアブスーパージェット</t>
+  </si>
+  <si>
+    <t>アースコバエ　１プッシュ式スプレー　９０回分</t>
+  </si>
+  <si>
+    <t>カセットガスアウトドアトーチバーナー２</t>
+  </si>
+  <si>
+    <t>なでそり</t>
+  </si>
+  <si>
+    <t>いち髪　ナチュラルウェーブ　アレンジ和草ミルク</t>
+  </si>
+  <si>
+    <t>マミーＵＶアクアミルク</t>
+  </si>
+  <si>
+    <t>サンキラー　パーフェクトウォーター　エッセンスＮ</t>
+  </si>
+  <si>
+    <t>熱中対策　服の上から極寒スプレー　無香料</t>
+  </si>
+  <si>
+    <t>熱中対策　シャツクール　清潔なソープの香り</t>
+  </si>
+  <si>
+    <t>熱中対策　服の上から極寒スプレー　ミニ　無香料</t>
+  </si>
+  <si>
+    <t>熱中対策　冷やしタオル</t>
+  </si>
+  <si>
+    <t>熱中対策　肌キンキンシート　冷感ストロング</t>
+  </si>
+  <si>
+    <t>熱中対策　シャツクール　モンスタークール　詰替え</t>
+  </si>
+  <si>
+    <t>ＨＣ３５５５　関孫六　プレミアム爪切りｔｙｐｅ１０１Ｓ</t>
+  </si>
+  <si>
+    <t>ハローキティ　ニュースタンダードツメキリＳ</t>
+  </si>
+  <si>
+    <t>ＫＫ２６０１　シナモロール　ニュースタンダードツメキリＳ</t>
+  </si>
+  <si>
+    <t>ＫＫ２６０３　クロミ　ニュースタンダードツメキリＳ</t>
+  </si>
+  <si>
+    <t>ＫＫ　両用ピーラー（皮むき＆千切り）</t>
+  </si>
+  <si>
+    <t>関孫六　オールステンレス　スライサー＆千切り　極刃</t>
+  </si>
+  <si>
+    <t>ラクカルいため鍋　２８ｃｍ</t>
+  </si>
+  <si>
+    <t>プリコスメ　オシャレ毛抜き</t>
+  </si>
+  <si>
+    <t>ＫＦ１０００　ツメキリ００１　Ｓ（カーブ刃）</t>
+  </si>
+  <si>
+    <t>ＫＦ１００１　ツメキリ００１　Ｍ（カーブ刃）</t>
+  </si>
+  <si>
+    <t>ＨＬ０００８　スタンダードセレクション　ヘアケアブラシＬナイロンブリッスル</t>
+  </si>
+  <si>
+    <t>ＨＬ０６０７ＳＳ　ニッパーツメキリ</t>
+  </si>
+  <si>
+    <t>アイラッシュカーラー</t>
+  </si>
+  <si>
+    <t>かかと削り　コンパクトＴ字タイプ</t>
+  </si>
+  <si>
+    <t>ＨＣ３０４３Ｇｒｏｏｍ毛抜き（スタンダード）</t>
+  </si>
+  <si>
+    <t>ツメキリＳ（くまのプーさん）　ＫＫ１４９０</t>
+  </si>
+  <si>
+    <t>セレクト１００　Ｉ型ピーラー</t>
+  </si>
+  <si>
+    <t>ＦＡ５０７２　ＮＥＷウィナー　デザートスプーン</t>
+  </si>
+  <si>
+    <t>イオンボールスタイリングブラシＬ　ＫＱ０１１９</t>
+  </si>
+  <si>
+    <t>ソニーイヤホン　１Ｍ　ＭＥ－Ｌ９１Ｄ</t>
+  </si>
+  <si>
+    <t>ケアハート　清潔パックに入った滅菌ガーゼ　Ｌ</t>
+  </si>
+  <si>
+    <t>エリエール　除菌できるアルコールタオル　ウイルス除去用　ボックス　詰替え</t>
+  </si>
+  <si>
+    <t>グーンぐんぐん吸収パンツＭサイズ６６枚＊２Ｐ</t>
+  </si>
+  <si>
+    <t>グーン　長時間でもモレ０へ　パンツ　ＢＩＧサイズ</t>
+  </si>
+  <si>
+    <t>エリエールリーフプリントダブル</t>
+  </si>
+  <si>
+    <t>ミチガエル　トイレクリーナー　本体</t>
+  </si>
+  <si>
+    <t>ダヴ　ふわとろクリーミー　スクラブ　キンモクセイ</t>
+  </si>
+  <si>
+    <t>業務用７０Ｌ特厚青　Ｌ－７１</t>
+  </si>
+  <si>
+    <t>ＧＣ４１Ｘ　豊中市指定ごみ袋　とって付き　半透明　４５Ｌ</t>
+  </si>
+  <si>
+    <t>アイスノン　シャツミスト　せっけんの香り</t>
+  </si>
+  <si>
+    <t>アイスノン　シャツミスト　ミントの香り　大容量　詰替え</t>
+  </si>
+  <si>
+    <t>アイスノン　爆冷スプレー　無香料</t>
+  </si>
+  <si>
+    <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　無香料　詰替え</t>
+  </si>
+  <si>
+    <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　ピーチの香り</t>
+  </si>
+  <si>
+    <t>虫よけバリア　プレミアム　３００日</t>
+  </si>
+  <si>
+    <t>ベトナムダウニー　ミスティーク</t>
+  </si>
+  <si>
+    <t>ベトナムダウニーサンライズフレッシュ詰替え</t>
+  </si>
+  <si>
+    <t>ルシードエル　＃メルティヘアバーム　ライト</t>
+  </si>
+  <si>
+    <t>レディース毛乳源薬用スカルプエッセンス</t>
+  </si>
+  <si>
+    <t>ユゼ　火山灰せっけん</t>
+  </si>
+  <si>
+    <t>ソフィオ－ガニックコットン温活ショ－ツＬグレ－</t>
+  </si>
+  <si>
+    <t>ソフィ極ぴたＦＩＴ通気コットンタイプＬグレー</t>
+  </si>
+  <si>
+    <t>リケンラップ　ＶＳ－３５０Ｘ２</t>
+  </si>
+  <si>
+    <t>ニトリル極うす手袋　パウダーフリー　Ｍ</t>
+  </si>
+  <si>
+    <t>天然ゴム極うす手袋パウダーフリーＭ</t>
+  </si>
+  <si>
+    <t>水とりぞうさん　防虫付　引き出し・衣装ケース用</t>
+  </si>
+  <si>
+    <t>メディキュット　フォーメン　着圧ナイトソックス　ショート　Ｌ</t>
+  </si>
+  <si>
+    <t>液体ミューズ　オリジナル　メガサイズ　詰替え</t>
+  </si>
+  <si>
+    <t>ミューズボタニカルボディウォッシュデオドラントクリアモイスト本体</t>
+  </si>
+  <si>
+    <t>プロフェッショナルアミノクレイパック</t>
+  </si>
+  <si>
+    <t>アットショウシュウ　消臭ビーズ　アクアソープ　詰替え</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　とってもしっとり化粧水</t>
+  </si>
+  <si>
+    <t>サナ　毛穴パテ職人　毛穴崩れブロック下地</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　薬用ＷＲクレンジングクリーム　ホワイト</t>
+  </si>
+  <si>
+    <t>パイル＆カップインソール男性　Ｍ</t>
+  </si>
+  <si>
+    <t>コロンブスＮＥＷフレッシュウォーカーインソールベージュ</t>
+  </si>
+  <si>
+    <t>サロンスタイル　ファイバーインワックス</t>
+  </si>
+  <si>
+    <t>サロンスタイル　ハードワックス</t>
+  </si>
+  <si>
+    <t>サロンスタイル　トリートメントワックス</t>
+  </si>
+  <si>
+    <t>サロンスタイル　ウェーブワックス</t>
+  </si>
+  <si>
+    <t>メンズ　ソフティモ　リンスイン　スーパートニックシャンプー　詰替え</t>
+  </si>
+  <si>
+    <t>薬用　ローション　クリアバランス　エクストラ</t>
+  </si>
+  <si>
+    <t>クリアターン　美肌職人　米ぬかマスク</t>
+  </si>
+  <si>
+    <t>クリアターン　美肌職人　はちみつマスク</t>
+  </si>
+  <si>
+    <t>デオカラット　薬用ボディウォッシュ　つめかえ</t>
+  </si>
+  <si>
+    <t>サンカットＲ　プロテクトＵＶ　スティック</t>
+  </si>
+  <si>
+    <t>亀の子たわし　小　１号</t>
+  </si>
+  <si>
+    <t>給水タンクの守り　ペンギン</t>
+  </si>
+  <si>
+    <t>キャッチャーつめきり</t>
+  </si>
+  <si>
+    <t>ステンレス製高級つめきりＳ</t>
+  </si>
+  <si>
+    <t>ステンレス製高級つめきりＬ</t>
+  </si>
+  <si>
+    <t>ステンレス製つめきりＬ</t>
+  </si>
+  <si>
+    <t>Ｇ－１２０５ステンレス製高級爪切り</t>
+  </si>
+  <si>
+    <t>ステンレス製高級つめきり　金属キャッチャー付き</t>
+  </si>
+  <si>
+    <t>ステンレス製スリムニッパーつめきり</t>
+  </si>
+  <si>
+    <t>ステンレス製ルーペ付深爪防止つめきり　Ｇ－１３０９</t>
+  </si>
+  <si>
+    <t>Ｇ－１０２４キヤツチヤー付ステンレス製高級つめきり</t>
+  </si>
+  <si>
+    <t>匠の技　すす竹耳かき</t>
+  </si>
+  <si>
+    <t>Ｇ－１０４３ステンレス製しなるツメヤスリ</t>
+  </si>
+  <si>
+    <t>ステンレス製高級毛抜き（極細）</t>
+  </si>
+  <si>
+    <t>匠の技　煤竹耳かき（ケース付き）</t>
+  </si>
+  <si>
+    <t>先斜め毛抜き・ラバーグリップ</t>
+  </si>
+  <si>
+    <t>驚きの毛抜き・ミニ</t>
+  </si>
+  <si>
+    <t>ステンレス製先細毛抜き　ゴールド</t>
+  </si>
+  <si>
+    <t>鼻毛カッター</t>
+  </si>
+  <si>
+    <t>ＰＥ－００２ピンポイントカッター</t>
+  </si>
+  <si>
+    <t>ＰＥ－００３ペツト用カーブツメヤスリ</t>
+  </si>
+  <si>
+    <t>チュチュ　マルチフィット広口タイプゆっくり飲み乳首　１個</t>
+  </si>
+  <si>
+    <t>デンタルキット　歯ブラシ付　すみっコぐらし</t>
+  </si>
+  <si>
+    <t>歯ブラシ　園児用　ハローキティ　クッキー</t>
+  </si>
+  <si>
+    <t>救急ばんそうこう　Ｍサイズ　パウ・パトロール</t>
+  </si>
+  <si>
+    <t>救急ばんそうこう　Ｍサイズ　トミカ</t>
+  </si>
+  <si>
+    <t>救急ばんそうこう　Ｍサイズ　こびとづかん</t>
+  </si>
+  <si>
+    <t>クリア歯ブラシ３本セット　ＫＴマシュ　ＴＢＣＲ５Ｔ</t>
+  </si>
+  <si>
+    <t>Ｐｒｏ＋シンテックスグローブ　Ｓ　１００枚</t>
+  </si>
+  <si>
+    <t>Ｐｒｏ＋シンテックスグローブ　Ｍ　１００枚</t>
+  </si>
+  <si>
+    <t>Ｐｒｏ＋シンテックスグローブ　Ｌ　１００枚</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｓ－８２神戸市缶ビンペット４５Ｌ</t>
+  </si>
+  <si>
+    <t>ウォッシャブルタンクＮタイプ</t>
+  </si>
+  <si>
+    <t>ウォッシャブルタンクキャスター付</t>
+  </si>
+  <si>
+    <t>ＡＭＣ９３Ｋ－ＣＡ　業務用紙パック１０枚</t>
+  </si>
+  <si>
+    <t>ベルディオ　ＵＶ　モイスチャージェル</t>
+  </si>
+  <si>
+    <t>ファブリーズ　イージークリップ　抗菌＋消臭　クリーン・ブルー・シャボンの香り</t>
+  </si>
+  <si>
+    <t>ＨＳモイスチャーシャンプーポンプ</t>
+  </si>
+  <si>
+    <t>ファブリーズトイレ用消臭剤リフレッシュ・フォレストつめかえ</t>
+  </si>
+  <si>
+    <t>パンパース超吸収エアリー</t>
+  </si>
+  <si>
+    <t>肌ラボ　極潤　ヒアルロンクリーム</t>
+  </si>
+  <si>
+    <t>ＯＸＹ（オキシー）冷却デオシャワー　無香料</t>
+  </si>
+  <si>
+    <t>ＯＸＹ（オキシー）冷却デオシャワー　グレープフルーツの香り</t>
+  </si>
+  <si>
+    <t>ＯＸＹ（オキシー）冷却デオシャワー　フレッシュアップルの香り</t>
+  </si>
+  <si>
+    <t>デ・オウ　薬用　クレンジングウォッシュ　ポンプ</t>
+  </si>
+  <si>
+    <t>メンソレータム　サンプレイ　スーパーブロック</t>
+  </si>
+  <si>
+    <t>５０の恵　オイルｉｎ　ハリ肌完了マスク</t>
+  </si>
+  <si>
+    <t>デ・オウ　薬用　スカルプケア　シャンプー</t>
+  </si>
+  <si>
+    <t>メディクイックＨ　頭皮のメディカルシャンプー　ポンプ</t>
+  </si>
+  <si>
+    <t>肌ラボ　極潤　ヒアルロン液　詰替え</t>
+  </si>
+  <si>
+    <t>デオコ　薬用　ボディクレンズ</t>
+  </si>
+  <si>
+    <t>デ・オウ　薬用　クレンジングウォッシュ　詰替え</t>
+  </si>
+  <si>
+    <t>５０の恵　薬用　リンクルクリーム</t>
+  </si>
+  <si>
+    <t>ケアセラ　泡の高保湿　ボディウォッシュ　詰替え</t>
+  </si>
+  <si>
+    <t>肌ラボ　白潤　プレミアム　薬用　浸透美白化粧水　しっとり　詰替え</t>
+  </si>
+  <si>
+    <t>メラノｃｃ薬用　しみ対策　保湿クリーム</t>
+  </si>
+  <si>
+    <t>肌ラボ　極潤　薬用　ハリ乳液　詰替え</t>
+  </si>
+  <si>
+    <t>肌ラボ　極潤　薬用　ハリクリーム</t>
+  </si>
+  <si>
+    <t>メラノＣＣ　ディープクリア　酵素洗顔</t>
+  </si>
+  <si>
+    <t>スキンアクア　スーパーモイスチャー　ジェル</t>
+  </si>
+  <si>
+    <t>肌ラボ　白潤　薬用　美白ジェル</t>
+  </si>
+  <si>
+    <t>デオコ　スカルプケア　コンディショナー　詰替え</t>
+  </si>
+  <si>
+    <t>ケアセラＡＰ　高保湿　先行バリア乳液</t>
+  </si>
+  <si>
+    <t>オキシー　パーフェクトウォッシュ　大容量</t>
+  </si>
+  <si>
+    <t>専用オイル　ＥＳ００３Ｐ</t>
+  </si>
+  <si>
+    <t>メキシコ　ダウニー　ソフナー　エレガンス</t>
+  </si>
+  <si>
+    <t>アクロン　ナチュラルソープの香り　本体</t>
+  </si>
+  <si>
+    <t>2026年09月08日</t>
+  </si>
+  <si>
+    <t>0000045140945</t>
+  </si>
+  <si>
+    <t>ギャツビー　ムービングラバー　エアライズ</t>
+  </si>
+  <si>
+    <t>エピラット　脱色クリーム　スピーディー</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ４５Ｌとって付　ＧＫ４７</t>
+  </si>
+  <si>
+    <t>ルックプラス　バスタブクレンジングＨＡＲＤ洗浄　つめかえ用特大サイズ</t>
+  </si>
+  <si>
+    <t>2026年09月01日</t>
+  </si>
+  <si>
+    <t>0000049795660</t>
+  </si>
+  <si>
+    <t>ＮＯＮＩＯ　ノニオ　マウスウォッシュ　クリアハーブミント</t>
+  </si>
+  <si>
+    <t>マナーウェア男の子用Ｍ青</t>
+  </si>
+  <si>
+    <t>ＪＮＬ４９３ポリ袋４５Ｌ半透明</t>
+  </si>
+  <si>
+    <t>クロミ　光るバスボール</t>
+  </si>
+  <si>
+    <t>アミューレオム　メンズシェーバー　ＥＳ５５１０Ｐ－Ｋ</t>
+  </si>
+  <si>
+    <t>きき湯　清涼炭酸湯　さわやかレモンの香り</t>
+  </si>
+  <si>
+    <t>スコッチ・ブライト　抗菌ウレタンスポンジたわし　リーフ型　３層</t>
+  </si>
+  <si>
+    <t>スコッチ・ブライト　泡立ちゆたか　ネットスポンジ　ピンク　ＷＳ－７７ＫＰ</t>
+  </si>
+  <si>
+    <t>スコッチ・ブライト　すごいボトル洗い　ＭＢＣ－０３Ｋ</t>
+  </si>
+  <si>
+    <t>医療用個包装マスクふつうサイズ</t>
+  </si>
+  <si>
+    <t>ハイドロバンド　ロールタイプ</t>
+  </si>
+  <si>
+    <t>キシリブロック　オクチレモン　ミニ</t>
+  </si>
+  <si>
+    <t>おすだけノーマット　スプレータイプ　プロプレミアム　２００日分</t>
+  </si>
+  <si>
+    <t>ハチがホイホイ</t>
+  </si>
+  <si>
+    <t>ダニがホイホイ　ダニ捕りシート　まくら・クッション用</t>
+  </si>
+  <si>
+    <t>マモルームエッセンス　虫よけパール　１８０日用　やわらかいクリーンムスク</t>
+  </si>
+  <si>
+    <t>アースガーデン　おうちの草コロリ</t>
+  </si>
+  <si>
+    <t>おすだけノーマット　スプレータイプ　２００日分</t>
+  </si>
+  <si>
+    <t>マモルーム　虫よけ吊るだけプレート玄関用　１年用</t>
+  </si>
+  <si>
+    <t>マモルーム　蚊用　取替えボトル　４ヵ月用</t>
+  </si>
+  <si>
+    <t>アースＯＨ！ノーマット　１５０日用セット</t>
+  </si>
+  <si>
+    <t>らくハピ　アルコール除菌ＥＸ　詰替え</t>
+  </si>
+  <si>
+    <t>肌美精　薬用　リンクル美容液</t>
+  </si>
+  <si>
+    <t>桐灰カイロ　じんわり温かい　おなか用カイロ</t>
+  </si>
+  <si>
+    <t>シルバー　ニューツルマルＰ</t>
+  </si>
+  <si>
+    <t>シャボン玉　無添加　ボディソープ　たっぷり泡　詰替え</t>
+  </si>
+  <si>
+    <t>ナチュラ　さら肌さらり　コットン軽やかパンティライナー</t>
+  </si>
+  <si>
+    <t>エリエール　超吸収キッチンタオル　１２０カット</t>
+  </si>
+  <si>
+    <t>グーン　長時間でもモレ０へ　パンツ　Ｌサイズ</t>
+  </si>
+  <si>
+    <t>エリエール　除菌できるウイルス除去用　大容量　本体</t>
+  </si>
+  <si>
+    <t>エリエールイーナトイレットシングル</t>
+  </si>
+  <si>
+    <t>グ～ン　パンツ　まっさらさら通気　Ｌサイズ</t>
+  </si>
+  <si>
+    <t>ダヴ　トラベルセット</t>
+  </si>
+  <si>
+    <t>Ｈ－９２　９０Ｌ　黒　コンパクトタイプ</t>
+  </si>
+  <si>
+    <t>Ｆ０１きっちんばたけ保存袋小　半透明</t>
+  </si>
+  <si>
+    <t>Ｙ－１１　吊り下げ保存　Ｓ</t>
+  </si>
+  <si>
+    <t>ＫＳ０７　スマートキッチン保存袋箱入り　Ｍ</t>
+  </si>
+  <si>
+    <t>Ｙ－８Ｈレジ袋ＮＯ４５／４５　白</t>
+  </si>
+  <si>
+    <t>ＹＢ３４　とって付きゴミ袋　２５Ｌ</t>
+  </si>
+  <si>
+    <t>とって付ポリ袋　サニタリー用　エンボス　黒　Ｙ１６Ｓ</t>
+  </si>
+  <si>
+    <t>ＳＣ５２スマートキューブ４５Ｌ黒</t>
+  </si>
+  <si>
+    <t>ＣＭ２０　ｍｏｉｃｈｉｄｏ２０Ｌ半透明</t>
+  </si>
+  <si>
+    <t>ゴミ袋　Ｇ５３Ｋ　加古川市燃やすごみ　３０Ｌ</t>
+  </si>
+  <si>
+    <t>神戸市燃えるごみ３０Ｌ　ＧＫ３１</t>
+  </si>
+  <si>
+    <t>豊中市指定袋家庭用１０Ｌミニ　Ｇ－８Ｘ</t>
+  </si>
+  <si>
+    <t>カダン　ポットインＡＯ</t>
+  </si>
+  <si>
+    <t>ヤブ蚊フマキラー　ダブルジェット　プロ</t>
+  </si>
+  <si>
+    <t>オーラルＢ　プレミアム　デンタルフロス</t>
   </si>
   <si>
     <t>ホワイト＆ホワイト　ライオン</t>
   </si>
   <si>
-    <t>ＯＣＨ－ＴＵＮＥ　オクチューン　ハミガキ　ＳＬＯＷ　ハーバルリラックスミント</t>
-[...5 lines deleted...]
-    <t>ぴったりゴム手袋Ｓ</t>
+    <t>業務用　チャーミー　マジカ　除菌＋　プラスプロフエツシヨナル　無香料</t>
+  </si>
+  <si>
+    <t>フルーツ酸フレッシュ　コンパクト</t>
+  </si>
+  <si>
+    <t>業務用粉末洗剤ホワイト５ｋｇ＊２</t>
+  </si>
+  <si>
+    <t>ミューズ　ノータッチ　ボタニカルホワイト　つけかえボトル</t>
+  </si>
+  <si>
+    <t>潤素肌　和ハッカ　クール　ボディソープ</t>
+  </si>
+  <si>
+    <t>ザウトマン　８オンス</t>
   </si>
   <si>
     <t>ぴったりゴム手袋Ｍ</t>
   </si>
   <si>
-    <t>ブルーラップ　Ｏｃｅａｎ　３０＊１００Ｍ</t>
-[...323 lines deleted...]
-    <t>無香空間　クルマ用クリップ</t>
+    <t>シューグー　黒</t>
+  </si>
+  <si>
+    <t>サンカット　トーンアップＵＶ　エッセンス　ラベンダー</t>
+  </si>
+  <si>
+    <t>噛むブレスケア　パウチ　アソート</t>
+  </si>
+  <si>
+    <t>コバエがポットン　置き型</t>
+  </si>
+  <si>
+    <t>ファブリーズ　トイレ用消臭剤　プレミアムシリーズ　＋抗菌　フレッシュクリーンラベンダー　詰替え　３回分</t>
+  </si>
+  <si>
+    <t>ファブリーズ　トイレ用消臭剤　プレミアムシリーズ　＋抗菌　グリーンシトラスガーデン　詰替え　３回分</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -778,1512 +1165,2854 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C132"/>
+  <dimension ref="A1:C254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B132" sqref="B132"/>
+      <selection activeCell="B254" sqref="B254"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="1"/>
-    <col min="2" max="2" width="142.679" bestFit="true" customWidth="true" style="2"/>
+    <col min="2" max="2" width="121.399" bestFit="true" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="1">
-        <v>4995860518016</v>
+      <c r="A2" s="1" t="s">
+        <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="1">
-        <v>4906156037487</v>
+      <c r="A3" s="1" t="s">
+        <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="1">
-        <v>4902111750125</v>
+      <c r="A4" s="1" t="s">
+        <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1">
-        <v>4987176297334</v>
+        <v>4901601973471</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1">
-        <v>4903301291305</v>
+        <v>4901601973488</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1">
-        <v>4903301364740</v>
+        <v>4987072088210</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1">
-        <v>4987176312570</v>
+        <v>4903301052067</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C8" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1">
-        <v>4901070131631</v>
+        <v>4964596702075</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C9" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1">
-        <v>4987176293985</v>
+        <v>4987072100578</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1">
-        <v>4987176278128</v>
+        <v>4987176362933</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C11" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1">
-        <v>4903301353232</v>
+        <v>4987176319760</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C12" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1">
-        <v>4901070760374</v>
+        <v>4964596701115</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1">
-        <v>4903301353041</v>
+        <v>4995860518672</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1">
-        <v>4901070712083</v>
+        <v>4987176293022</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="1">
-        <v>4901070712120</v>
+      <c r="A16" s="1" t="s">
+        <v>21</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="1">
-        <v>4901070712137</v>
+      <c r="A17" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
-      <c r="A18" s="1">
-        <v>4901070722396</v>
+      <c r="A18" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C18" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
-      <c r="A19" s="1">
-        <v>4901070722402</v>
+      <c r="A19" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C19" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1">
-        <v>4901070722419</v>
+        <v>4510759690026</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C20" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1">
-        <v>4901070760435</v>
+        <v>4520699622155</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1">
-        <v>4903301186403</v>
+        <v>4520699631898</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1">
-        <v>4903301362920</v>
+        <v>4520699675359</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1">
-        <v>4903301762522</v>
+        <v>4521684212078</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C24" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1">
-        <v>4970520414914</v>
+        <v>4521684215925</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1">
-        <v>4970520414921</v>
+        <v>4547441449174</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C26" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1">
-        <v>4977811520392</v>
+        <v>4547441449181</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C27" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1">
-        <v>4987176258793</v>
+        <v>4547691802002</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1">
-        <v>4903301282860</v>
+        <v>4549980595633</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1">
-        <v>4987176278012</v>
+        <v>4550516491862</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1">
-        <v>4903301282914</v>
+        <v>4550516493262</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C31" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1">
-        <v>4903301363538</v>
+        <v>4562161951004</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C32" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1">
-        <v>4521684864628</v>
+        <v>4562378462966</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C33" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1">
-        <v>4902393756723</v>
+        <v>4571621442709</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C34" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1">
-        <v>4903301300731</v>
+        <v>4571621442716</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C35" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1">
-        <v>4903301364580</v>
+        <v>4571621446097</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C36" t="s">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1">
-        <v>4903301364795</v>
+        <v>4571621446110</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C37" t="s">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1">
-        <v>4901221020302</v>
+        <v>4891228320645</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1">
-        <v>4570118198730</v>
+        <v>4900480226784</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C39" t="s">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1">
-        <v>4570118133182</v>
+        <v>4901070123728</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1">
-        <v>4902111771182</v>
+        <v>4901070760442</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C41" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1">
-        <v>4902111775272</v>
+        <v>4901080194411</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C42" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1">
-        <v>4903301274841</v>
+        <v>4901080236814</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C43" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1">
-        <v>4903301307778</v>
+        <v>4901080335517</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C44" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1">
-        <v>4903301355700</v>
+        <v>4901140898525</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C45" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1">
-        <v>4902135113043</v>
+        <v>4901331018817</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C46" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1">
-        <v>4906156037791</v>
+        <v>4901417618955</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C47" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1">
-        <v>4906156037890</v>
+        <v>4901433071833</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C48" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1">
-        <v>4906156037906</v>
+        <v>4901433072403</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C49" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1">
-        <v>4548404101108</v>
+        <v>4901548602984</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C50" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1">
-        <v>4987115545885</v>
+        <v>4901548603042</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C51" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1">
-        <v>4903301363576</v>
+        <v>4901548603332</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C52" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1">
-        <v>4903301364283</v>
+        <v>4901548603363</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C53" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1">
-        <v>4521684148278</v>
+        <v>4901548604254</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C54" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1">
-        <v>4521684215659</v>
+        <v>4901548604438</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C55" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1">
-        <v>4521684220110</v>
+        <v>4901601076325</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C56" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1">
-        <v>4521684232939</v>
+        <v>4901601078503</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C57" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1">
-        <v>4549660185444</v>
+        <v>4901601078923</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C58" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1">
-        <v>4562384606828</v>
+        <v>4901601078947</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C59" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1">
-        <v>4894476024877</v>
+        <v>4901601178111</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C60" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1">
-        <v>4894476033442</v>
+        <v>4901601187779</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C61" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1">
-        <v>4901070712106</v>
+        <v>4901601187984</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C62" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1">
-        <v>4901070760367</v>
+        <v>4901601231403</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C63" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1">
-        <v>4901080043917</v>
+        <v>4901601248593</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C64" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1">
-        <v>4901080154712</v>
+        <v>4901601248609</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C65" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1">
-        <v>4901080275813</v>
+        <v>4901601277487</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C66" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1">
-        <v>4901417622594</v>
+        <v>4901601278101</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C67" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1">
-        <v>4901417840448</v>
+        <v>4901601287042</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C68" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1">
-        <v>4901417840455</v>
+        <v>4901601288780</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C69" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1">
-        <v>4901525012003</v>
+        <v>4901601301304</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C70" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1">
-        <v>4901797006014</v>
+        <v>4901601306927</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C71" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1">
-        <v>4902111771175</v>
+        <v>4901601413359</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C72" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1">
-        <v>4902111776552</v>
+        <v>4901601455625</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C73" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1">
-        <v>4902111777498</v>
+        <v>4901601978186</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C74" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1">
-        <v>4902393394413</v>
+        <v>4901780006663</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C75" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1">
-        <v>4902393394710</v>
+        <v>4901957124237</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C76" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1">
-        <v>4902393572569</v>
+        <v>4902011100631</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C77" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1">
-        <v>4902393580021</v>
+        <v>4902011109306</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C78" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1">
-        <v>4902393580335</v>
+        <v>4902011124866</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C79" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1">
-        <v>4902393705042</v>
+        <v>4902011729740</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C80" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1">
-        <v>4902393705059</v>
+        <v>4902011730739</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C81" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1">
-        <v>4902393750172</v>
+        <v>4902111778242</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C82" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1">
-        <v>4902393750189</v>
+        <v>4902393243711</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C83" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1">
-        <v>4902393750196</v>
+        <v>4902393754514</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C84" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1">
-        <v>4902393750202</v>
+        <v>4902407024336</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C85" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1">
-        <v>4902393750219</v>
+        <v>4902407024640</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C86" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1">
-        <v>4902393750226</v>
+        <v>4902407025036</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C87" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1">
-        <v>4902393750233</v>
+        <v>4902407025159</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C88" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1">
-        <v>4902393750240</v>
+        <v>4902407025333</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C89" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1">
-        <v>4902393750257</v>
+        <v>4902424439731</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C90" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1">
-        <v>4902393750288</v>
+        <v>4902430504553</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C91" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1">
-        <v>4902393750295</v>
+        <v>4902430818742</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C92" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1">
-        <v>4902393750318</v>
+        <v>4902806122770</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C93" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1">
-        <v>4902393750332</v>
+        <v>4903018185027</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C94" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1">
-        <v>4902393750646</v>
+        <v>4903075286002</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C95" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1">
-        <v>4902393750653</v>
+        <v>4903111302710</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C96" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1">
-        <v>4902393754415</v>
+        <v>4903111319176</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C97" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1">
-        <v>4902393754439</v>
+        <v>4903381333506</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C98" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1">
-        <v>4902393754446</v>
+        <v>4904510556889</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C99" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1">
-        <v>4902393754453</v>
+        <v>4904510995237</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C100" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1">
-        <v>4902393754460</v>
+        <v>4904637999903</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C101" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1">
-        <v>4902393754477</v>
+        <v>4906156603576</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C102" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1">
-        <v>4902393754484</v>
+        <v>4906156802313</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C103" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1">
-        <v>4902393754491</v>
+        <v>4906156804096</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C104" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1">
-        <v>4902393756518</v>
+        <v>4933656501071</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C105" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1">
-        <v>4902393756549</v>
+        <v>4956810239559</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C106" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1">
-        <v>4902393756556</v>
+        <v>4964596701146</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C107" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1">
-        <v>4902393756587</v>
+        <v>4964596701696</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C108" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1">
-        <v>4902393756716</v>
+        <v>4964596703294</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C109" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1">
-        <v>4902393756730</v>
+        <v>4971671187528</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C110" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1">
-        <v>4902393756747</v>
+        <v>4971671193956</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C111" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1">
-        <v>4902393756761</v>
+        <v>4971710313550</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C112" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1">
-        <v>4902393756785</v>
+        <v>4971710313574</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C113" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1">
-        <v>4902393756808</v>
+        <v>4971710313598</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C114" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1">
-        <v>4902393760140</v>
+        <v>4971710313833</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C115" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1">
-        <v>4902424440621</v>
+        <v>4971710315608</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C116" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1">
-        <v>4902727015670</v>
+        <v>4971710317022</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C117" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1">
-        <v>4902806101638</v>
+        <v>4971710396621</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C118" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1">
-        <v>4902806130911</v>
+        <v>4971710396652</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C119" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1">
-        <v>4903301723868</v>
+        <v>4971710621853</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C120" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1">
-        <v>4903381210302</v>
+        <v>4971710632897</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C121" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1">
-        <v>4904178400005</v>
+        <v>4971871101010</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C122" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1">
-        <v>4904701022537</v>
+        <v>4971902926773</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C123" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1">
-        <v>4971710398779</v>
+        <v>4972525052443</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C124" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1">
-        <v>4976366012086</v>
+        <v>4972525052801</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C125" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1">
-        <v>4976366012093</v>
+        <v>4972525052818</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C126" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1">
-        <v>4977033114027</v>
+        <v>4972525052931</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C127" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1">
-        <v>4987072008065</v>
+        <v>4972525053136</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C128" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1">
-        <v>4987072032626</v>
+        <v>4972525053181</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C129" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1">
-        <v>4987072080733</v>
+        <v>4972525053228</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C130" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1">
-        <v>4987072087725</v>
+        <v>4972525053396</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C131" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1">
-        <v>4987072098714</v>
+        <v>4972525053594</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C132" t="s">
-        <v>47</v>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1">
+        <v>4972525053617</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C133" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1">
+        <v>4972525514880</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C134" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1">
+        <v>4972525533164</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C135" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1">
+        <v>4972525533591</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C136" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1">
+        <v>4972525534543</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C137" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1">
+        <v>4972525534697</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C138" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1">
+        <v>4972525534833</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C139" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1">
+        <v>4972525701785</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C140" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1">
+        <v>4972525702737</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C141" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1">
+        <v>4972525702744</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C142" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1">
+        <v>4973210996042</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C143" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1">
+        <v>4973307452017</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C144" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1">
+        <v>4973307452444</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C145" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1">
+        <v>4973307545948</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C146" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1">
+        <v>4973307582233</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C147" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1">
+        <v>4973307678721</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C148" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1">
+        <v>4973307734342</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C149" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1">
+        <v>4976366019580</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C150" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1">
+        <v>4976366019597</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C151" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1">
+        <v>4976366019603</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C152" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1">
+        <v>4976797119828</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C153" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1">
+        <v>4980356000908</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C154" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1">
+        <v>4980356018231</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C155" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1">
+        <v>4984824099623</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C156" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1">
+        <v>4987036535231</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C157" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1">
+        <v>4987176336651</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C158" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1">
+        <v>4987176370433</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C159" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1">
+        <v>4987176377036</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C160" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1">
+        <v>4987176377968</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C161" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1">
+        <v>4987241127948</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C162" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1">
+        <v>4987241128143</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C163" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1">
+        <v>4987241128150</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C164" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1">
+        <v>4987241128167</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C165" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1">
+        <v>4987241135165</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C166" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1">
+        <v>4987241138883</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C167" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1">
+        <v>4987241143573</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C168" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1">
+        <v>4987241148783</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C169" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1">
+        <v>4987241150786</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C170" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1">
+        <v>4987241155729</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C171" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1">
+        <v>4987241157679</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C172" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1">
+        <v>4987241162376</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C173" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1">
+        <v>4987241165469</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C174" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1">
+        <v>4987241167296</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C175" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1">
+        <v>4987241168477</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C176" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1">
+        <v>4987241169696</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C177" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1">
+        <v>4987241171293</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C178" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1">
+        <v>4987241171316</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C179" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1">
+        <v>4987241173242</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C180" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1">
+        <v>4987241190850</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C181" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1">
+        <v>4987241193844</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C182" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1">
+        <v>4987241193974</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C183" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1">
+        <v>4987241195206</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C184" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1">
+        <v>4987241199464</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C185" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1">
+        <v>4989602423485</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C186" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1">
+        <v>7500435175692</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C187" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1">
+        <v>4903301274841</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C188" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C189" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1">
+        <v>4901417840455</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C190" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1">
+        <v>4902393750332</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C191" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1">
+        <v>4903301375241</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C192" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C193" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1">
+        <v>4520699676226</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C194" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1">
+        <v>4521684148278</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C195" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1">
+        <v>4525636316807</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C196" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1">
+        <v>4547441456455</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C197" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1">
+        <v>4548514062177</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C198" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1">
+        <v>4548623282077</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C199" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1">
+        <v>4548623288185</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C200" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1">
+        <v>4549395652105</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C201" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1">
+        <v>4562378465059</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C202" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1">
+        <v>4562378465073</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C203" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1">
+        <v>4562384606828</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C204" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1">
+        <v>4901080012111</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C205" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1">
+        <v>4901080022813</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="C206" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1">
+        <v>4901080052216</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C207" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1">
+        <v>4901080068712</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C208" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1">
+        <v>4901080144713</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C209" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1">
+        <v>4901080194619</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C210" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1">
+        <v>4901080325112</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C211" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1">
+        <v>4901080325310</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C212" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1">
+        <v>4901080334312</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C213" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1">
+        <v>4901080682710</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C214" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1">
+        <v>4901417622594</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C215" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1">
+        <v>4901548603851</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C216" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1">
+        <v>4901738253859</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C217" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1">
+        <v>4901797033027</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C218" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1">
+        <v>4902011105254</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C219" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1">
+        <v>4902011107760</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="C220" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1">
+        <v>4902011124859</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C221" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1">
+        <v>4902011731187</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C222" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1">
+        <v>4902011825749</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C223" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1">
+        <v>4902011842920</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C224" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1">
+        <v>4902111774367</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C225" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1">
+        <v>4902393394925</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C226" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1">
+        <v>4902393407014</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C227" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1">
+        <v>4902393457118</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C228" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1">
+        <v>4902393458214</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C229" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1">
+        <v>4902393518086</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C230" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1">
+        <v>4902393558235</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C231" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1">
+        <v>4902393558303</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C232" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1">
+        <v>4902393576529</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C233" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1">
+        <v>4902393599047</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C234" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1">
+        <v>4902393705035</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C235" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1">
+        <v>4902393750202</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C236" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1">
+        <v>4902393754484</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="C237" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1">
+        <v>4902424411324</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C238" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1">
+        <v>4902424448856</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C239" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1">
+        <v>4902430899796</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C240" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1">
+        <v>4903301186403</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C241" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1">
+        <v>4903301253136</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C242" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1">
+        <v>4903367302878</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C243" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1">
+        <v>4903367306418</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C244" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1">
+        <v>4906156803723</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C245" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1">
+        <v>4936201107643</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C246" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1">
+        <v>4943052100082</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C247" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1">
+        <v>4970520414921</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C248" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1">
+        <v>4971671181274</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C249" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1">
+        <v>4971710577723</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C250" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1">
+        <v>4987072034033</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C251" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1">
+        <v>4987115543638</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C252" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1">
+        <v>4987176343338</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C253" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1">
+        <v>4987176343345</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C254" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>