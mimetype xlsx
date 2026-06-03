--- v2 (2026-03-31)
+++ v3 (2026-06-03)
@@ -1,616 +1,631 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>JANコード</t>
   </si>
   <si>
     <t>商品名</t>
   </si>
   <si>
     <t>廃番日</t>
   </si>
   <si>
     <t>後継品JAN</t>
   </si>
   <si>
     <t>後継品商品名</t>
   </si>
   <si>
     <t>後継品発売日</t>
   </si>
   <si>
     <t>情報公開日</t>
   </si>
   <si>
-    <t>ソフィふわごこち無香料３８枚×３個</t>
-[...2 lines deleted...]
-    <t>2026年03月20日</t>
+    <t>ドクター・ショール　ベルベットスムーズ　電動角質リムーバー　ダイヤモンド　リフィル　エキストラ</t>
+  </si>
+  <si>
+    <t>2026年05月31日</t>
+  </si>
+  <si>
+    <t>2026年06月02日</t>
+  </si>
+  <si>
+    <t>ダヴボタニカルセレクションポアビューティ―泡洗顔料つめかえ用</t>
+  </si>
+  <si>
+    <t>2026年05月26日</t>
+  </si>
+  <si>
+    <t>ＦＣＬ３２４０ＥＸＤＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
+  </si>
+  <si>
+    <t>2026年05月21日</t>
+  </si>
+  <si>
+    <t>バリューチョイス　キッチンスポンジ　ソフト</t>
+  </si>
+  <si>
+    <t>2026年04月22日</t>
+  </si>
+  <si>
+    <t>2026年03月02日</t>
+  </si>
+  <si>
+    <t>ガム　歯周プロケア　ペースト　９０Ｇ</t>
+  </si>
+  <si>
+    <t>2026年04月16日</t>
+  </si>
+  <si>
+    <t>ガムプレミアムデンタルペーストハグキケア</t>
+  </si>
+  <si>
+    <t>2026年03月30日</t>
+  </si>
+  <si>
+    <t>ガム・ハグキラボ　デンタルペーストメディカルハーブミント８５ｇ</t>
+  </si>
+  <si>
+    <t>ガムプレミアムデンタルペースト　メディカルハーブミント</t>
+  </si>
+  <si>
+    <t>ガム・ハグキラボ　デンタルペースト　ナチュラルハーブミント８５ｇ</t>
+  </si>
+  <si>
+    <t>ガムプレミアムデンタルペースト　ナチュラルハーブミント</t>
+  </si>
+  <si>
+    <t>液体肥料（観葉植物用）</t>
+  </si>
+  <si>
+    <t>Ｑガム・知覚過敏ラボ　デンタルペースト　リフレッシュシトラス　９０ｇ</t>
+  </si>
+  <si>
+    <t>2026年04月15日</t>
+  </si>
+  <si>
+    <t>ガムプレミアムデンタルペースト知覚過敏ケア　リフレッシュシトラス</t>
+  </si>
+  <si>
+    <t>ガム・知覚過敏ラボ　デンタルペースト　マイルドハーブ９０ｇ</t>
+  </si>
+  <si>
+    <t>2026年04月14日</t>
+  </si>
+  <si>
+    <t>ガムプレミアムデンタルペースト知覚過敏ケア　マイルドハーブ</t>
+  </si>
+  <si>
+    <t>ぐでたまミニ</t>
+  </si>
+  <si>
+    <t>2026年06月30日</t>
+  </si>
+  <si>
+    <t>2026年05月19日</t>
+  </si>
+  <si>
+    <t>パラリンアートＣＳティシュ７０組</t>
+  </si>
+  <si>
+    <t>ダヴメン＋ケア（ダヴメンプラスケア）　ボディウォッシュ　クリーンコンフォート　ポンプ</t>
+  </si>
+  <si>
+    <t>2026年05月14日</t>
+  </si>
+  <si>
+    <t>ヴィートメン　除毛クリーム　敏感肌用＆アフターケアクリーム</t>
+  </si>
+  <si>
+    <t>アニアポケット</t>
+  </si>
+  <si>
+    <t>2026年05月11日</t>
+  </si>
+  <si>
+    <t>0000049795592</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム</t>
+  </si>
+  <si>
+    <t>2026年04月30日</t>
+  </si>
+  <si>
+    <t>ポリグリップＳ</t>
+  </si>
+  <si>
+    <t>新ポリグリップＳ</t>
+  </si>
+  <si>
+    <t>2026年04月02日</t>
+  </si>
+  <si>
+    <t>ポリグリップ　ムテンカ　（無添加）</t>
+  </si>
+  <si>
+    <t>新ポリグリップ　無添加</t>
+  </si>
+  <si>
+    <t>新ポリグリップ　極細ノズル</t>
+  </si>
+  <si>
+    <t>新ポリグリップ　極細ノズル　メントール配合</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　つめかえ用大型サイズ</t>
+  </si>
+  <si>
+    <t>チャーミークリスタクリアＥＸジェルツメカエ用</t>
+  </si>
+  <si>
+    <t>2026年04月10日</t>
+  </si>
+  <si>
+    <t>デンター　クリアＭＡＸ　ナチュラルミント　縦型</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　消臭ジェル　つめかえ用大型</t>
+  </si>
+  <si>
+    <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　フレッシュフローラルの香り　本体</t>
+  </si>
+  <si>
+    <t>ハダカラモイストボディケアソープ液体タイプフレッシュフローラルの香り本体</t>
+  </si>
+  <si>
+    <t>2026年04月03日</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　本体</t>
+  </si>
+  <si>
+    <t>チャーミークリスタクリアＥＸジェル本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　つめかえ用</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　消臭ジェル　本体</t>
+  </si>
+  <si>
+    <t>チャーミークリスタ消臭ＥＸジェル本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　消臭ジェル　つめかえ用</t>
+  </si>
+  <si>
+    <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　フレッシュフローラルの香り　詰替え用　大型サイズ</t>
+  </si>
+  <si>
+    <t>ハダカラモイストボディケアソープ液体タイプフレッシュフローラルの香りつめかえ用大型サイズ</t>
+  </si>
+  <si>
+    <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　詰替え用　大型サイズ</t>
+  </si>
+  <si>
+    <t>ハダカラモイストボディケアソープ液体タイプリッチソープの香りつめかえ用大型サイズ</t>
+  </si>
+  <si>
+    <t>システマ　ハグキプラス　プレミアムハミガキ　エレガントフルーティミント</t>
+  </si>
+  <si>
+    <t>システマハグキプラスプレミアムハミガキエレガントフルーティミント</t>
+  </si>
+  <si>
+    <t>システマ　ハグキプラス　プレミアムハミガキ　フレッシュクリスタルミント</t>
+  </si>
+  <si>
+    <t>システマハグキプラスプレミアムハミガキフレッシュクリスタルミント</t>
+  </si>
+  <si>
+    <t>システマ　ハグキプラス　プレミアムハミガキ　ロイヤルハーブミント</t>
+  </si>
+  <si>
+    <t>システマハグキプラスプレミアムハミガキロイヤルハーブミント</t>
+  </si>
+  <si>
+    <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるタイプ　フローラルブーケの香り　本体</t>
+  </si>
+  <si>
+    <t>ハダカラモイストボディケアソープ泡タイプフローラルブーケの香り本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　本体</t>
+  </si>
+  <si>
+    <t>チャーミーマジカ速乾＋（プラス）カラッと除菌シトラスグリーンの香り本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　ホワイトローズの香り　本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　本体</t>
+  </si>
+  <si>
+    <t>チャーミーマジカ速乾＋（プラス）カラッと除菌フレッシュレモンの香り本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　本体</t>
+  </si>
+  <si>
+    <t>チャーミーマジカ酵素＋（プラス）フレッシュピーチの香り本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　つめかえ用大型サイズ</t>
+  </si>
+  <si>
+    <t>チャーミーマジカ酵素＋（プラス）フレッシュピーチの香りつめかえ用６８０ＭＬ</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用　大型サイズ</t>
+  </si>
+  <si>
+    <t>チャーミーマジカ速乾＋（プラス）カラッと除菌シトラスグリーンの香りつめかえ用</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用特大サイズ</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　ホワイトローズの香り　つめかえ用大型サイズ</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用　大型サイズ</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　つめかえ用</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　つめかえ用大型サイズ</t>
+  </si>
+  <si>
+    <t>チャーミーマジカ速乾＋（プラス）カラッと除菌フレッシュレモンの香りつめかえ用６８０ＭＬ</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用大型サイズ</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　本体</t>
+  </si>
+  <si>
+    <t>チャーミーマジカ酵素＋（プラス）オレンジの香り本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　大型サイズ　７１０ＭＬ</t>
+  </si>
+  <si>
+    <t>チャーミーマジカ酵素＋（プラス）オレンジの香りつめかえ用</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　特大サイズ　１０２０ＭＬ</t>
+  </si>
+  <si>
+    <t>アルミタレ皿１３．５ｃｍ</t>
+  </si>
+  <si>
+    <t>新ポリグリップ　トータルプロテクションＥＸ</t>
+  </si>
+  <si>
+    <t>新ポリグリップ　プレミアムトータルプロテクションＥＸ</t>
+  </si>
+  <si>
+    <t>新ポリグリップ　プレミアム　トータルプロテクションＥＸ</t>
+  </si>
+  <si>
+    <t>新ポリグリップ　安定＆快適フィットＥＸ</t>
+  </si>
+  <si>
+    <t>新ポリグリップ　プレミアム　安定＆快適フィットＥＸ</t>
+  </si>
+  <si>
+    <t>Ｂ－Ｄ３　舌クリ－ナ－・ラバ－グリップ</t>
+  </si>
+  <si>
+    <t>2026年04月28日</t>
+  </si>
+  <si>
+    <t>しなる舌ブラシ</t>
+  </si>
+  <si>
+    <t>2026年02月24日</t>
+  </si>
+  <si>
+    <t>エリエールフラワープリントコンパクトダブル</t>
+  </si>
+  <si>
+    <t>2026年04月27日</t>
+  </si>
+  <si>
+    <t>エリエール消臭＋トイレットナチュラルクリア消臭プラスダブル</t>
+  </si>
+  <si>
+    <t>ダウ゛　ディープピュア　クリーミー泡洗顔料</t>
+  </si>
+  <si>
+    <t>2026年04月13日</t>
+  </si>
+  <si>
+    <t>クリネックスソフティホワイト</t>
   </si>
   <si>
     <t>2026年03月31日</t>
   </si>
   <si>
-    <t>シルコット除菌ウェットアルコール替４０枚×３個</t>
-[...173 lines deleted...]
-    <t>2026年02月10日</t>
+    <t>クリネックスソフティ４ロール（ダブル）</t>
+  </si>
+  <si>
+    <t>2026年04月01日</t>
+  </si>
+  <si>
+    <t>クリネックスシスティブルー</t>
+  </si>
+  <si>
+    <t>クリネックスシスティ４ロール（ダブル）リラックスブルー</t>
+  </si>
+  <si>
+    <t>バリューチョイス　キッチンスポンジ　ハードタイプ</t>
+  </si>
+  <si>
+    <t>ガム歯周プロケアペーストうるおいタイプ</t>
+  </si>
+  <si>
+    <t>2026年04月06日</t>
+  </si>
+  <si>
+    <t>ガムプレミアムデンタルペーストハグキケアうるおい</t>
+  </si>
+  <si>
+    <t>2026年05月12日</t>
+  </si>
+  <si>
+    <t>ダヴ　センシティブマイルド　クリーミー泡洗顔料　つめかえ用</t>
+  </si>
+  <si>
+    <t>2026年05月07日</t>
+  </si>
+  <si>
+    <t>クールネックリング　ベージュ無地　Ｓ</t>
+  </si>
+  <si>
+    <t>クールネックリング　マットグレー無地　Ｍ</t>
+  </si>
+  <si>
+    <t>クールネックリング　ピンク２ＷＡＹ　Ｍ</t>
+  </si>
+  <si>
+    <t>クールネックリング　オレンジ２ＷＡＹ　Ｍ</t>
+  </si>
+  <si>
+    <t>クールネックリング　ブルー無地　Ｌ</t>
+  </si>
+  <si>
+    <t>クールネックリング　ホワイト極細　ＭＬ</t>
+  </si>
+  <si>
+    <t>アース　虫よけネットＥＸ　２６０日用</t>
+  </si>
+  <si>
+    <t>マモルーム　虫よけ吊るだけプレート９月ヵ用</t>
+  </si>
+  <si>
+    <t>2025年11月04日</t>
+  </si>
+  <si>
+    <t>アース虫よけネットＥＸ　１年用</t>
+  </si>
+  <si>
+    <t>マモルーム　虫よけ吊るだけプレート　１年用</t>
+  </si>
+  <si>
+    <t>2026年02月02日</t>
+  </si>
+  <si>
+    <t>アース　虫よけネットＥＸ　玄関用　２６０日用</t>
+  </si>
+  <si>
+    <t>マモルーム　虫よけ吊るだけプレート　玄関用９ヵ月</t>
+  </si>
+  <si>
+    <t>おすだけコバエアーススプレー　６０回分</t>
+  </si>
+  <si>
+    <t>アースコバエ　１プッシュ式スプレー　９０回分</t>
+  </si>
+  <si>
+    <t>虫よけパッチα　シールタイプ　ミッキー＆ミニー</t>
+  </si>
+  <si>
+    <t>虫よけシール　ミッキー＆ミニー</t>
+  </si>
+  <si>
+    <t>アースコバエ１プッシュ式スプレー　スピードスター　６０回分</t>
+  </si>
+  <si>
+    <t>アースコバエ　キッチンまるごと　１プッシュ式スプレー　１００回分</t>
+  </si>
+  <si>
+    <t>マモルーム　蚊に効く吊るだけプレート　７カ月用</t>
+  </si>
+  <si>
+    <t>アースコバエ　ゴミ箱用　シトラスミントの香り</t>
+  </si>
+  <si>
+    <t>バポナ　あみ戸に貼るだけ　２６０日用</t>
+  </si>
+  <si>
+    <t>マモルーム虫よけ貼るだけプレートあみ戸用９ヵ月用</t>
   </si>
   <si>
     <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型コンパクト（やわらかめ）</t>
   </si>
   <si>
     <t>シュミテクト　やさしく歯周ケアハブラシ３Ｄフィット設計　薄型超コンパクト（やわらかめ）</t>
   </si>
   <si>
     <t>2026年03月10日</t>
   </si>
   <si>
+    <t>スコッティ消毒アルコール４０枚＊３Ｐ</t>
+  </si>
+  <si>
+    <t>キッチンテープ　５０ｍｍ</t>
+  </si>
+  <si>
+    <t>キッチンテープ　７０ｍｍ</t>
+  </si>
+  <si>
+    <t>ギャツビー　フェイシャルペーパー　アイスタイプ　せっけんの香り</t>
+  </si>
+  <si>
+    <t>ギャツビー　ＥＸプレミアムタイプ　デオドラントスプレー　無香料</t>
+  </si>
+  <si>
+    <t>ギャツビー　クレイジークール　ボディウォーター　アイスアイスシトラス</t>
+  </si>
+  <si>
     <t>抗菌ビタットレギュラーモンポケおやすみタイム</t>
   </si>
   <si>
     <t>Ｔｉ‐ｉｎａ　フェイシャルフォーム　泡洗顔料</t>
   </si>
   <si>
-    <t>ポリデントカップ</t>
-[...287 lines deleted...]
-    <t>サラサーティコットン１００Ｔバックショーツ用</t>
+    <t>Ｔｉｐｏ’ｓ　超はっ水剤弾き！トイレ用　本体</t>
+  </si>
+  <si>
+    <t>2026年03月26日</t>
+  </si>
+  <si>
+    <t>クリネックスシスティピンク</t>
   </si>
   <si>
     <t>2026年03月25日</t>
   </si>
   <si>
-    <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　本体</t>
-[...29 lines deleted...]
-    <t>2025年10月09日</t>
+    <t>クリネックスシスティ４ロール（ダブル）ハピネスピンク</t>
+  </si>
+  <si>
+    <t>ＶＯ５ＳＫヘアスプレイＥハード無香５０Ｇ</t>
+  </si>
+  <si>
+    <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+  </si>
+  <si>
+    <t>2026年05月22日</t>
+  </si>
+  <si>
+    <t>ファブリーズイージークリップスカイブリーズ</t>
+  </si>
+  <si>
+    <t>2026年05月25日</t>
+  </si>
+  <si>
+    <t>ファブリーズ　イージークリップ　グリーンミスト</t>
+  </si>
+  <si>
+    <t>ファブリーズイージークリップフォレストブリーズ</t>
+  </si>
+  <si>
+    <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+  </si>
+  <si>
+    <t>ファブリーズイージークリップフローラルブリーズ</t>
+  </si>
+  <si>
+    <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
+  </si>
+  <si>
+    <t>ファブリーズイージークリップシトラスブリーズ゛</t>
+  </si>
+  <si>
+    <t>ファブリーズイージークリップシトラスブリーズ</t>
+  </si>
+  <si>
+    <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
+  </si>
+  <si>
+    <t>ファブリーズイージークリップナチュラルサボン</t>
+  </si>
+  <si>
+    <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
+  </si>
+  <si>
+    <t>ファブリーズイージークリップタバコ用</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -906,1976 +921,2152 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G117"/>
+  <dimension ref="A1:G109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F116" sqref="F116"/>
+      <selection activeCell="F109" sqref="F109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="1"/>
-    <col min="2" max="2" width="97.833" bestFit="true" customWidth="true" style="2"/>
+    <col min="2" max="2" width="142.679" bestFit="true" customWidth="true" style="2"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="2"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="1"/>
-    <col min="5" max="5" width="102.546" bestFit="true" customWidth="true" style="2"/>
+    <col min="5" max="5" width="104.832" bestFit="true" customWidth="true" style="2"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
-        <v>4903111317509</v>
+        <v>4906156400656</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1">
-        <v>4903111487202</v>
+        <v>4902111750125</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="E3" s="2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1">
-        <v>4903111540662</v>
+        <v>4549980590522</v>
       </c>
       <c r="B4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1">
-        <v>4903111543953</v>
+        <v>4956810236671</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
+      </c>
+      <c r="D5" s="1">
+        <v>4956810240982</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1">
-        <v>4903111544493</v>
+        <v>4901616010741</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>8</v>
+        <v>18</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4901616013513</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="G6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1">
-        <v>4902806487718</v>
+        <v>4901616012806</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="D7" s="1">
+        <v>4901616013490</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1">
-        <v>4987072063866</v>
+        <v>4901616012813</v>
       </c>
       <c r="B8" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="2" t="s">
-        <v>19</v>
+      <c r="D8" s="1">
+        <v>4901616013483</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
-        <v>4987072029701</v>
+        <v>4971902926162</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
-        <v>4901121697598</v>
+        <v>4901616012899</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
+      </c>
+      <c r="D10" s="1">
+        <v>4901616013476</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
-        <v>4987176239051</v>
+        <v>4901616012905</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>23</v>
+        <v>30</v>
+      </c>
+      <c r="D11" s="1">
+        <v>4901616013469</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
-        <v>4580287320801</v>
+        <v>4977033114812</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G12" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1">
-        <v>4580287323147</v>
+        <v>4977033211368</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G13" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1">
-        <v>4987072052501</v>
+        <v>4902111754369</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G14" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1">
-        <v>4987072058763</v>
+        <v>4906156038101</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G15" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1">
-        <v>4987072087985</v>
+        <v>4977033116076</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="1">
-        <v>4906156801224</v>
+      <c r="A17" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1">
-        <v>4987176143112</v>
+        <v>4901080701015</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="D18" s="1">
-        <v>4987176370440</v>
+        <v>4987977001260</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1">
-        <v>4582559941851</v>
+        <v>4901080701114</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>38</v>
+        <v>43</v>
+      </c>
+      <c r="D19" s="1">
+        <v>4987977001277</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="G19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1">
-        <v>4987176062307</v>
+        <v>4901080703316</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>38</v>
+        <v>43</v>
+      </c>
+      <c r="D20" s="1">
+        <v>4987977001130</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="G20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1">
-        <v>4987176284471</v>
+        <v>4901080703415</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D21" s="1">
-        <v>4987176369963</v>
+        <v>4987977001147</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1">
-        <v>4987176284648</v>
+        <v>4901080726919</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D22" s="1">
-        <v>4987176369734</v>
+        <v>4987977001161</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1">
-        <v>4987176292377</v>
+        <v>4901080727015</v>
       </c>
       <c r="B23" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="1">
+        <v>4987977001178</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1">
-        <v>4987072029626</v>
+        <v>4901080730817</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D24" s="1">
+        <v>4987977001284</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="G24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1">
-        <v>4987072029633</v>
+        <v>4903301168881</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D25" s="1">
+        <v>4903301380801</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1">
-        <v>4987072029640</v>
+        <v>4903301186427</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1">
-        <v>4987072029664</v>
+        <v>4903301214441</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1">
-        <v>4987072029695</v>
+        <v>4903301238980</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D28" s="1">
+        <v>4903301378457</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="G28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1">
-        <v>4987072032060</v>
+        <v>4903301242307</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1">
-        <v>4987072054987</v>
+        <v>4903301277835</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D30" s="1">
+        <v>4903301380795</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1">
-        <v>4987072055021</v>
+        <v>4903301277842</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1">
-        <v>4987072056967</v>
+        <v>4903301277866</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D32" s="1">
+        <v>4903301380825</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G32" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1">
-        <v>4987072056981</v>
+        <v>4903301277972</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G33" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1">
-        <v>4987072061794</v>
+        <v>4903301291299</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D34" s="1">
+        <v>4903301378471</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="G34" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1">
-        <v>4987072068489</v>
+        <v>4903301291305</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D35" s="1">
+        <v>4903301378518</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="G35" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1">
-        <v>4987072068922</v>
+        <v>4903301293064</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D36" s="1">
+        <v>4903301379782</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G36" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1">
-        <v>4987072068939</v>
+        <v>4903301293101</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D37" s="1">
+        <v>4903301379805</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G37" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1">
-        <v>4987072068946</v>
+        <v>4903301311270</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D38" s="1">
+        <v>4903301379829</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G38" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1">
-        <v>4987072087817</v>
+        <v>4903301326403</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D39" s="1">
+        <v>4903301378426</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>58</v>
       </c>
       <c r="G39" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1">
-        <v>4987072092606</v>
+        <v>4903301347071</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D40" s="1">
+        <v>4903301378365</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G40" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1">
-        <v>4987072093085</v>
+        <v>4903301347316</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G41" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1">
-        <v>4570118198730</v>
+        <v>4903301347446</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>68</v>
+        <v>43</v>
+      </c>
+      <c r="D42" s="1">
+        <v>4903301378433</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G42" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1">
-        <v>4901080732415</v>
+        <v>4903301363576</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="D43" s="1">
-        <v>4987977001369</v>
+        <v>4903301378563</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="G43" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1">
-        <v>4562384607764</v>
+        <v>4903301363712</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>36</v>
+        <v>43</v>
+      </c>
+      <c r="D44" s="1">
+        <v>4903301378594</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G44" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1">
-        <v>4982757915225</v>
+        <v>4903301363897</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G45" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1">
-        <v>4901080724212</v>
+        <v>4903301364283</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="D46" s="1">
-        <v>4987977001642</v>
+        <v>4903301378372</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="G46" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1">
-        <v>4570118042132</v>
+        <v>4903301364429</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
+      </c>
+      <c r="D47" s="1">
+        <v>4903301378389</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="G47" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1">
-        <v>4570118124449</v>
+        <v>4903301364573</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="G48" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1">
-        <v>4901080309815</v>
+        <v>4903301364580</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G49" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="1">
-        <v>4901988100057</v>
+        <v>4903301364597</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="G50" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="1">
-        <v>4902135020129</v>
+        <v>4903301364665</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G51" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1">
-        <v>4973202604924</v>
+        <v>4903301364672</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D52" s="1">
-        <v>4973202501407</v>
+        <v>4903301378440</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="G52" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1">
-        <v>4973512309953</v>
+        <v>4903301364733</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>91</v>
+        <v>43</v>
       </c>
       <c r="G53" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1">
-        <v>4973512320460</v>
+        <v>4903301364740</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D54" s="1">
-        <v>4973512309298</v>
+        <v>4903301378464</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G54" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="1">
-        <v>4973512320477</v>
+        <v>4903301364795</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G55" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1">
-        <v>4973512320484</v>
+        <v>4903301364863</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D56" s="1">
-        <v>4973512309311</v>
+        <v>4903301378488</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G56" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1">
-        <v>4987977000836</v>
+        <v>4903301364870</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D57" s="1">
-        <v>4987977001185</v>
+        <v>4903301378556</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="G57" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1">
-        <v>4987977000843</v>
+        <v>4904681637264</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="G58" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="1">
-        <v>8801051231861</v>
+        <v>4987246673082</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>26</v>
+        <v>43</v>
+      </c>
+      <c r="D59" s="1">
+        <v>4987977001208</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="G59" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="1">
-        <v>4901180108103</v>
+        <v>4987246673099</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>100</v>
+        <v>43</v>
+      </c>
+      <c r="D60" s="1">
+        <v>4987977001215</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="G60" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1">
-        <v>4901180108202</v>
+        <v>4987977000287</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>100</v>
+        <v>43</v>
+      </c>
+      <c r="D61" s="1">
+        <v>4987977001239</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="G61" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1">
-        <v>4987176160317</v>
+        <v>4987977000294</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="D62" s="1">
-        <v>4987176362308</v>
+        <v>4987977001222</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="G62" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1">
-        <v>4987176228673</v>
+        <v>4901221020302</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
+      </c>
+      <c r="D63" s="1">
+        <v>4901221848203</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>113</v>
       </c>
       <c r="G63" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1">
-        <v>4987176242136</v>
+        <v>4902011722208</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="G64" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1">
-        <v>4987176242143</v>
+        <v>4902011820140</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="G65" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1">
-        <v>4987176242198</v>
+        <v>4902111773407</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="G66" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1">
-        <v>4987176263377</v>
+        <v>4901750211660</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>106</v>
+        <v>120</v>
+      </c>
+      <c r="D67" s="1">
+        <v>4901750211585</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>122</v>
       </c>
       <c r="G67" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="1">
-        <v>4987176263445</v>
+        <v>4901750251079</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>106</v>
+        <v>120</v>
+      </c>
+      <c r="D68" s="1">
+        <v>4901750251277</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>122</v>
       </c>
       <c r="G68" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="1">
-        <v>4987176263469</v>
+        <v>4956810236664</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="G69" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1">
-        <v>4987176263483</v>
+        <v>4901616010765</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>106</v>
+        <v>127</v>
+      </c>
+      <c r="D70" s="1">
+        <v>4901616013506</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="G70" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1">
-        <v>4987176263490</v>
+        <v>4902111773476</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="G71" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="1">
-        <v>4987176263506</v>
+        <v>4595121169423</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="G72" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1">
-        <v>4987176273185</v>
+        <v>4595121169447</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="G73" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1">
-        <v>4987176273208</v>
+        <v>4595121169454</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="G74" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1">
-        <v>4987176273215</v>
+        <v>4595121169461</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="G75" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="1">
-        <v>4901080556318</v>
+        <v>4595121169478</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G76" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="1">
-        <v>4902806470642</v>
+        <v>4595121169485</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="G77" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="1">
-        <v>4936201107742</v>
+        <v>4901080016713</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>91</v>
+        <v>120</v>
+      </c>
+      <c r="D78" s="1">
+        <v>4901080324511</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="G78" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="1">
-        <v>4901422324452</v>
+        <v>4901080017116</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>26</v>
+        <v>120</v>
       </c>
       <c r="D79" s="1">
-        <v>4901422324537</v>
+        <v>4901080324719</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>104</v>
+        <v>143</v>
       </c>
       <c r="G79" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="1">
-        <v>4901525694018</v>
+        <v>4901080017413</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>127</v>
+        <v>120</v>
+      </c>
+      <c r="D80" s="1">
+        <v>4901080324412</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="G80" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="1">
-        <v>4987176292858</v>
+        <v>4901080024015</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="D81" s="1">
-        <v>4987176336293</v>
+        <v>4901080335517</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>130</v>
+        <v>147</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="G81" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="1">
-        <v>4901750771270</v>
+        <v>4901080037114</v>
       </c>
       <c r="B82" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D82" s="1">
+        <v>4901080327710</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G82" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="1">
-        <v>4987176284426</v>
+        <v>4901080148414</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>133</v>
+        <v>120</v>
+      </c>
+      <c r="D83" s="1">
+        <v>4901080335616</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>143</v>
       </c>
       <c r="G83" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="1">
-        <v>4901080016515</v>
+        <v>4901080222916</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="G84" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="1">
-        <v>4901080016713</v>
+        <v>4901080235916</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="G85" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="1">
-        <v>4901080017116</v>
+        <v>4901080277213</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
+      </c>
+      <c r="D86" s="1">
+        <v>4901080324313</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="G86" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="1">
-        <v>4901080017413</v>
+        <v>4901080732415</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
+      </c>
+      <c r="D87" s="1">
+        <v>4987977001369</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>158</v>
       </c>
       <c r="G87" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="1">
-        <v>4901080024015</v>
+        <v>4901750771270</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="G88" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="1">
-        <v>4901080037114</v>
+        <v>4901987224013</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="G89" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="1">
-        <v>4901080148414</v>
+        <v>4901987224020</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="G90" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="1">
-        <v>4901080222916</v>
+        <v>4902806112641</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="G91" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="1">
-        <v>4901080235916</v>
+        <v>4902806127850</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="G92" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="1">
-        <v>4901080277213</v>
+        <v>4902806387841</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="G93" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="1">
-        <v>4901987224013</v>
+        <v>4562384607764</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="G94" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="1">
-        <v>4901987224020</v>
+        <v>4982757915225</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="G95" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="1">
-        <v>4902806112641</v>
+        <v>4516825006203</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>9</v>
+        <v>168</v>
       </c>
       <c r="G96" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="1">
-        <v>4902806127850</v>
+        <v>4901750251178</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>9</v>
+        <v>170</v>
+      </c>
+      <c r="D97" s="1">
+        <v>4901750251291</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>122</v>
       </c>
       <c r="G97" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="1">
-        <v>4902806387841</v>
+        <v>4901616309883</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="G98" t="s">
-        <v>49</v>
+        <v>111</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="1">
-        <v>4903301363606</v>
+        <v>4987176297228</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>9</v>
+        <v>174</v>
+      </c>
+      <c r="D99" s="1">
+        <v>4987176376718</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>176</v>
       </c>
       <c r="G99" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="1">
-        <v>4903301363651</v>
+        <v>4987176297273</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>9</v>
+        <v>174</v>
+      </c>
+      <c r="D100" s="1">
+        <v>4987176376848</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>176</v>
       </c>
       <c r="G100" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="1">
-        <v>4902430744966</v>
+        <v>4987176297303</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>151</v>
+        <v>179</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>152</v>
+        <v>174</v>
+      </c>
+      <c r="D101" s="1">
+        <v>4987176376749</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>176</v>
       </c>
       <c r="G101" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="1">
-        <v>4902430744973</v>
+        <v>4987176297310</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="D102" s="1">
-        <v>4987176370822</v>
+        <v>4987176376701</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>36</v>
+        <v>176</v>
       </c>
       <c r="G102" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="1">
-        <v>4987176143044</v>
+        <v>4987176297334</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="D103" s="1">
-        <v>4987176370457</v>
+        <v>4987176376855</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>36</v>
+        <v>176</v>
       </c>
       <c r="G103" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="1">
-        <v>4987176243317</v>
+        <v>4987176297341</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="D104" s="1">
-        <v>4987176370631</v>
+        <v>4987176376817</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>36</v>
+        <v>176</v>
       </c>
       <c r="G104" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="1">
-        <v>4987072029671</v>
+        <v>4987176297358</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>21</v>
+        <v>174</v>
+      </c>
+      <c r="D105" s="1">
+        <v>4987176376763</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>176</v>
       </c>
       <c r="G105" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="1">
-        <v>4987072051160</v>
+        <v>4987176297365</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>160</v>
+        <v>181</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>21</v>
+        <v>174</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4987176376732</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>176</v>
       </c>
       <c r="G106" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="1">
-        <v>4987072056530</v>
+        <v>4987176297389</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>161</v>
+        <v>184</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>21</v>
+        <v>174</v>
+      </c>
+      <c r="D107" s="1">
+        <v>4987176376756</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>176</v>
       </c>
       <c r="G107" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="1">
-        <v>4987072096758</v>
+        <v>4987176297396</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>162</v>
+        <v>186</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>21</v>
+        <v>174</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4987176376800</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>176</v>
       </c>
       <c r="G108" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="1">
-        <v>4987176285355</v>
+        <v>4987176297419</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>23</v>
+        <v>174</v>
       </c>
       <c r="D109" s="1">
-        <v>4987176350367</v>
+        <v>4987176376794</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>21</v>
+        <v>176</v>
       </c>
       <c r="G109" t="s">
-        <v>49</v>
-[...174 lines deleted...]
-        <v>182</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>