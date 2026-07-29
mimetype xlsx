--- v3 (2026-06-03)
+++ v4 (2026-07-29)
@@ -12,614 +12,500 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>JANコード</t>
   </si>
   <si>
     <t>商品名</t>
   </si>
   <si>
     <t>廃番日</t>
   </si>
   <si>
     <t>後継品JAN</t>
   </si>
   <si>
     <t>後継品商品名</t>
   </si>
   <si>
     <t>後継品発売日</t>
   </si>
   <si>
     <t>情報公開日</t>
   </si>
   <si>
+    <t>ソフラン　アロマリッチ　ダイアナ　詰替え</t>
+  </si>
+  <si>
+    <t>2026年08月31日</t>
+  </si>
+  <si>
+    <t>2026年07月28日</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シャイニーモイスト</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（リペアモイスト）</t>
+  </si>
+  <si>
+    <t>2026年08月24日</t>
+  </si>
+  <si>
+    <t>デンタルプロ　ブラック　超極細毛＋大きめヘッド　ふつう</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シルキースムース</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（シルキースムース）</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　詰替え</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（リペアモイスト）　詰替用</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　詰替え</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　詰替用</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　詰替え</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　詰替用</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　詰替え</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（リペアモイスト）　詰替用</t>
+  </si>
+  <si>
+    <t>ＭＴプリント　ダブル</t>
+  </si>
+  <si>
+    <t>2026年07月25日</t>
+  </si>
+  <si>
+    <t>ヤシノミ　洗剤　泡タイプ　詰替え</t>
+  </si>
+  <si>
+    <t>2026年07月22日</t>
+  </si>
+  <si>
+    <t>シルコット　９９．９９％除菌　ウェット　抗菌　詰替え</t>
+  </si>
+  <si>
+    <t>2026年07月21日</t>
+  </si>
+  <si>
+    <t>蚊がいなくなるカトリス　蚊よけ　電池式　ｆｏｒレジャー</t>
+  </si>
+  <si>
+    <t>2026年07月17日</t>
+  </si>
+  <si>
+    <t>虫コナーズ　リキッドタイプ　１８０日　ナチュラルブーケの香り</t>
+  </si>
+  <si>
+    <t>2026年07月14日</t>
+  </si>
+  <si>
+    <t>ピクス　泡のトイレクリーナー</t>
+  </si>
+  <si>
+    <t>2026年07月01日</t>
+  </si>
+  <si>
+    <t>グーンプラス敏感肌にやわらかタッチＳサイズ</t>
+  </si>
+  <si>
+    <t>2026年03月31日</t>
+  </si>
+  <si>
+    <t>グーン　ゆるうんちモレ０へ　Ｓサイズ</t>
+  </si>
+  <si>
+    <t>2026年03月10日</t>
+  </si>
+  <si>
+    <t>多目的住居用　アルコール除菌スプレー　詰替え</t>
+  </si>
+  <si>
+    <t>2026年07月15日</t>
+  </si>
+  <si>
+    <t>スタイルメイト　プリーツ＆フリル　ピシふわミスト　無香料</t>
+  </si>
+  <si>
+    <t>2026年06月12日</t>
+  </si>
+  <si>
+    <t>虫コナーズ　アミ戸に貼るタイプ３６６日　無臭タイプ</t>
+  </si>
+  <si>
+    <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　詰替え</t>
+  </si>
+  <si>
+    <t>2026年06月05日</t>
+  </si>
+  <si>
+    <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香りつめかえ</t>
+  </si>
+  <si>
+    <t>2026年06月08日</t>
+  </si>
+  <si>
+    <t>ヤシノミ洗剤　詰替用</t>
+  </si>
+  <si>
+    <t>2026年02月28日</t>
+  </si>
+  <si>
+    <t>ハンドラボ　薬用　泡ハンドソープ</t>
+  </si>
+  <si>
+    <t>ミューズ　ノータッチ　ピーチローズ　つけかえボトル</t>
+  </si>
+  <si>
+    <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　グリーン</t>
+  </si>
+  <si>
+    <t>ハンドラボ　薬用　泡ハンドソープ　本体</t>
+  </si>
+  <si>
+    <t>ノータッチ　フルーティフレッシュ　詰替え</t>
+  </si>
+  <si>
+    <t>アラウ　洗たく用せっけん</t>
+  </si>
+  <si>
+    <t>アラウ．ベビー　やわらか消臭仕上げ剤</t>
+  </si>
+  <si>
+    <t>アラウ　洗たく用せっけんゼラニウム</t>
+  </si>
+  <si>
+    <t>ＳＡＲＡＹＡ　ウイルス細菌除去スプレー</t>
+  </si>
+  <si>
+    <t>アラウ　洗たくせっけん　ゼラニウム　詰替え</t>
+  </si>
+  <si>
+    <t>アラウ　洗たく用せっけん詰替え</t>
+  </si>
+  <si>
+    <t>安心ローソク立て</t>
+  </si>
+  <si>
+    <t>アラウ　洗たく用せっけん　詰替え</t>
+  </si>
+  <si>
+    <t>ゼットフェイス　バイタライジング　ミネラルクリーム</t>
+  </si>
+  <si>
+    <t>2026年07月31日</t>
+  </si>
+  <si>
+    <t>オーラルＢ　ＰＲＯ　６００　ブラックエディション　Ｚ</t>
+  </si>
+  <si>
+    <t>油流し隊</t>
+  </si>
+  <si>
+    <t>クリピカ　汚れ落ち抜群クロス</t>
+  </si>
+  <si>
+    <t>2026年07月13日</t>
+  </si>
+  <si>
+    <t>デンタルプロ歯間ブラシ　Ｉ字　５０Ｐ　サイズ２（ＳＳ）</t>
+  </si>
+  <si>
+    <t>2026年07月07日</t>
+  </si>
+  <si>
+    <t>全身洗浄料ＩＣＥじゃん詰替用</t>
+  </si>
+  <si>
+    <t>2026年06月30日</t>
+  </si>
+  <si>
+    <t>ホッカイロ　靴下用</t>
+  </si>
+  <si>
+    <t>2026年06月25日</t>
+  </si>
+  <si>
+    <t>ホッカイロ　くつ下用</t>
+  </si>
+  <si>
+    <t>2026年09月04日</t>
+  </si>
+  <si>
+    <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　本体</t>
+  </si>
+  <si>
+    <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香り本体</t>
+  </si>
+  <si>
+    <t>トップ　クリアリキッド　抗菌　つめかえ用</t>
+  </si>
+  <si>
+    <t>2026年07月08日</t>
+  </si>
+  <si>
+    <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ　ピーチの香り　詰替え</t>
+  </si>
+  <si>
+    <t>2026年07月06日</t>
+  </si>
+  <si>
+    <t>ラックス　バイオフュージョン　ダメージディフェンス　バイタルリペア　トリートメント</t>
+  </si>
+  <si>
     <t>ドクター・ショール　ベルベットスムーズ　電動角質リムーバー　ダイヤモンド　リフィル　エキストラ</t>
   </si>
   <si>
     <t>2026年05月31日</t>
   </si>
   <si>
+    <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+  </si>
+  <si>
+    <t>2025年11月30日</t>
+  </si>
+  <si>
+    <t>バウンシア　ボディソープ　ホワイトソープの香り　ポンプ付</t>
+  </si>
+  <si>
+    <t>2026年09月01日</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄローズ＆グルーミングブーケの香りつめかえテラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>2026年09月18日</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香りつめかえテラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー・トリートメント　サシェセット</t>
+  </si>
+  <si>
+    <t>2026年06月29日</t>
+  </si>
+  <si>
+    <t>ヴィート　ボタニカルズ　除毛クリーム　敏感肌用</t>
+  </si>
+  <si>
+    <t>2026年06月23日</t>
+  </si>
+  <si>
+    <t>シルバー　ツルマル　徳用糊</t>
+  </si>
+  <si>
+    <t>2026年06月20日</t>
+  </si>
+  <si>
+    <t>シルバー　キング</t>
+  </si>
+  <si>
+    <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>2026年06月19日</t>
+  </si>
+  <si>
+    <t>レノアクエン酸ｉｎ超消臭部屋干しフレッシュグリーンの香りつめかえ用特大サイズ</t>
+  </si>
+  <si>
+    <t>2026年06月22日</t>
+  </si>
+  <si>
+    <t>レノア　クエン酸ｉｎ　超消臭　ＳＰＯＲＴＳ　リフレッシュリリーの香り　本体</t>
+  </si>
+  <si>
+    <t>レノアクエン酸ｉｎ超消臭ＳＰＯＲＴＳリフレッシュリリーの香り本体</t>
+  </si>
+  <si>
+    <t>レノア　クエン酸ｉｎ　超消臭　ＳＰＯＲＴＳ　リフレッシュリリーの香り　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアクエン酸ｉｎ超消臭ＳＰＯＲＴＳリフレッシュリリーの香りつめかえ用特大サイズ</t>
+  </si>
+  <si>
+    <t>ファブリーズ　トイレ用消臭剤　フルーティ・グリーン　本体</t>
+  </si>
+  <si>
+    <t>ファブリーズトイレ用消臭剤リフレッシュ・フォレスト本体</t>
+  </si>
+  <si>
+    <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　本体</t>
+  </si>
+  <si>
+    <t>レノアクエン酸ｉｎ超消臭超無臭さわやかシトラスの香り本体</t>
+  </si>
+  <si>
+    <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　本体</t>
+  </si>
+  <si>
+    <t>レノアクエン酸ｉｎ超消臭部屋干しフレッシュグリーンの香り本体</t>
+  </si>
+  <si>
+    <t>虫コナーズ玄関用３６６日　無臭</t>
+  </si>
+  <si>
+    <t>アニアポケット</t>
+  </si>
+  <si>
+    <t>2026年05月11日</t>
+  </si>
+  <si>
+    <t>Ｔｉｐｏ’ｓ超発水剤　弾き！！</t>
+  </si>
+  <si>
+    <t>2026年04月02日</t>
+  </si>
+  <si>
+    <t>超はっ水コーティング剤弾き！Ａｇ除菌プラス</t>
+  </si>
+  <si>
+    <t>2026年03月09日</t>
+  </si>
+  <si>
+    <t>バリューチョイス　キッチンスポンジ　ネットタイプ</t>
+  </si>
+  <si>
+    <t>2026年04月01日</t>
+  </si>
+  <si>
+    <t>バリューチョイス　キッチンスポンジ　ネット</t>
+  </si>
+  <si>
+    <t>2026年03月02日</t>
+  </si>
+  <si>
+    <t>バリューチョイス　キッチンスポンジ　ハードタイプ</t>
+  </si>
+  <si>
+    <t>バリューチョイス　キッチンスポンジ　ハード</t>
+  </si>
+  <si>
+    <t>Ｔｉｐｏ’ｓ　超はっ水剤弾き！トイレ用　本体</t>
+  </si>
+  <si>
+    <t>2026年03月26日</t>
+  </si>
+  <si>
+    <t>超ハッ水コーティング剤弾き！トイレ用</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄグリーンティー＆ネロリの香りつめかえテラジャンボサイズ</t>
+  </si>
+  <si>
     <t>2026年06月02日</t>
   </si>
   <si>
-    <t>ダヴボタニカルセレクションポアビューティ―泡洗顔料つめかえ用</t>
-[...62 lines deleted...]
-    <t>ガムプレミアムデンタルペースト知覚過敏ケア　マイルドハーブ</t>
+    <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄホワイトティー＆フローラルの香りつめかえテラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>パラリンアートＣＳティシュ７０組</t>
+  </si>
+  <si>
+    <t>2026年05月19日</t>
   </si>
   <si>
     <t>ぐでたまミニ</t>
   </si>
   <si>
-    <t>2026年06月30日</t>
-[...230 lines deleted...]
-    <t>Ｂ－Ｄ３　舌クリ－ナ－・ラバ－グリップ</t>
+    <t>ＶＯ５ＳＫヘアスプレイＥハード無香５０Ｇ</t>
   </si>
   <si>
     <t>2026年04月28日</t>
-  </si>
-[...226 lines deleted...]
-    <t>ファブリーズイージークリップタバコ用</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -925,2148 +811,1371 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G109"/>
+  <dimension ref="A1:G76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F109" sqref="F109"/>
+      <selection activeCell="F73" sqref="F73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="1"/>
-    <col min="2" max="2" width="142.679" bestFit="true" customWidth="true" style="2"/>
+    <col min="2" max="2" width="121.399" bestFit="true" customWidth="true" style="2"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="2"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="1"/>
-    <col min="5" max="5" width="104.832" bestFit="true" customWidth="true" style="2"/>
+    <col min="5" max="5" width="97.833" bestFit="true" customWidth="true" style="2"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
-        <v>4906156400656</v>
+        <v>4903301353171</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1">
-        <v>4902111750125</v>
+        <v>4901417722904</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="1">
+        <v>4901417724281</v>
+      </c>
+      <c r="E3" s="2" t="s">
         <v>11</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1">
-        <v>4549980590522</v>
+        <v>4973227211077</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1">
-        <v>4956810236671</v>
+        <v>4901417722898</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>4901417724274</v>
+      </c>
+      <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="2" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1">
-        <v>4901616010741</v>
+        <v>4901417722881</v>
       </c>
       <c r="B6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4901417724380</v>
+      </c>
+      <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1">
-        <v>4901616012806</v>
+        <v>4901417722812</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D7" s="1">
-        <v>4901616013490</v>
+        <v>4901417724311</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1">
-        <v>4901616012813</v>
+        <v>4901417722829</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D8" s="1">
-        <v>4901616013483</v>
+        <v>4901417724328</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
-        <v>4971902926162</v>
+        <v>4901417722850</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="D9" s="1">
+        <v>4901417724359</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
-        <v>4901616012899</v>
+        <v>4901417722867</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="D10" s="1">
-        <v>4901616013476</v>
+        <v>4901417724366</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
-        <v>4901616012905</v>
+        <v>4901417722874</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D11" s="1">
-        <v>4901616013469</v>
+        <v>4901417724373</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
-        <v>4977033114812</v>
+        <v>4902144203742</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G12" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1">
-        <v>4977033211368</v>
+        <v>4973512420962</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1">
-        <v>4902111754369</v>
+        <v>4903111437108</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G14" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1">
-        <v>4906156038101</v>
+        <v>4987115240735</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1">
-        <v>4977033116076</v>
+        <v>4987115545946</v>
       </c>
       <c r="B16" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="1">
+        <v>4900480226401</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1">
-        <v>4901080701015</v>
+        <v>4902011115574</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C18" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="1">
+        <v>4902011124385</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D18" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1">
-        <v>4901080701114</v>
+        <v>4902050441023</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1">
-        <v>4901080703316</v>
+        <v>4902407124432</v>
       </c>
       <c r="B20" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1">
-        <v>4901080703415</v>
+        <v>4987115545083</v>
       </c>
       <c r="B21" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1">
-        <v>4901080726919</v>
+        <v>4987176305626</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D22" s="1">
-        <v>4987977001161</v>
+        <v>4987176386441</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1">
-        <v>4901080727015</v>
+        <v>4973512320477</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="G23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1">
-        <v>4901080730817</v>
+        <v>4973512263446</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1">
-        <v>4903301168881</v>
+        <v>4906156802764</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G25" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1">
-        <v>4903301186427</v>
+        <v>4904510667868</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1">
-        <v>4903301214441</v>
+        <v>4973512263439</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1">
-        <v>4903301238980</v>
+        <v>4906156801637</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="G28" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1">
-        <v>4903301242307</v>
+        <v>4973512308499</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1">
-        <v>4903301277835</v>
+        <v>4973512259463</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G30" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1">
-        <v>4903301277842</v>
+        <v>4973512308765</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1">
-        <v>4903301277866</v>
+        <v>4973512263897</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G32" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1">
-        <v>4903301277972</v>
+        <v>4973512308772</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G33" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1">
-        <v>4903301291299</v>
+        <v>4973512308581</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="G34" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1">
-        <v>4903301291305</v>
+        <v>4901435212760</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="G35" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1">
-        <v>4903301293064</v>
+        <v>4973512308741</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G36" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1">
-        <v>4903301293101</v>
+        <v>4902806130614</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="G37" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1">
-        <v>4903301311270</v>
+        <v>4210201347828</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="G38" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1">
-        <v>4903301326403</v>
+        <v>4973202703016</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="G39" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1">
-        <v>4903301347071</v>
+        <v>4548404102242</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="G40" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1">
-        <v>4903301347316</v>
+        <v>4973227314563</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="G41" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1">
-        <v>4903301347446</v>
+        <v>4571113802158</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="G42" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1">
-        <v>4903301363576</v>
+        <v>4987067828005</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="D43" s="1">
-        <v>4903301378563</v>
+        <v>4987973222638</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="G43" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1">
-        <v>4903301363712</v>
+        <v>4987176301574</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D44" s="1">
-        <v>4903301378594</v>
+        <v>4987176386526</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G44" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1">
-        <v>4903301363897</v>
+        <v>4903301355687</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="G45" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1">
-        <v>4903301364283</v>
+        <v>4902407025197</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="G46" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1">
-        <v>4903301364429</v>
+        <v>4902111727226</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="G47" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1">
-        <v>4903301364573</v>
+        <v>4906156400656</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G48" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1">
-        <v>4903301364580</v>
+        <v>4902424447736</v>
       </c>
       <c r="B49" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C49" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="C49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="1">
-        <v>4903301364597</v>
+        <v>4901525010955</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="G50" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="1">
-        <v>4903301364665</v>
+        <v>4987176292797</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="G51" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1">
-        <v>4903301364672</v>
+        <v>4987176292452</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="G52" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1">
-        <v>4903301364733</v>
+        <v>4987176292599</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4987176402646</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>99</v>
       </c>
       <c r="G53" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1">
-        <v>4903301364740</v>
+        <v>4987176292766</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D54" s="1">
-        <v>4903301378464</v>
+        <v>4987176402493</v>
       </c>
       <c r="E54" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="1">
-        <v>4903301364795</v>
+        <v>4902111777306</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="G55" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1">
-        <v>4903301364863</v>
+        <v>4906156037685</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G56" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1">
-        <v>4903301364870</v>
+        <v>4901738357465</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="G57" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1">
-        <v>4904681637264</v>
+        <v>4901738171474</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>43</v>
+        <v>107</v>
       </c>
       <c r="G58" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="1">
-        <v>4987246673082</v>
+        <v>4987176293145</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="D59" s="1">
-        <v>4987977001208</v>
+        <v>4987176386977</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="G59" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="1">
-        <v>4987246673099</v>
+        <v>4987176293169</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="D60" s="1">
-        <v>4987977001215</v>
+        <v>4987176386991</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="G60" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1">
-        <v>4987977000287</v>
+        <v>4987176293190</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="D61" s="1">
-        <v>4987977001239</v>
+        <v>4987176386960</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="G61" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1">
-        <v>4987977000294</v>
+        <v>4987176258892</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="D62" s="1">
-        <v>4987977001222</v>
+        <v>4987176377012</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="G62" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1">
-        <v>4901221020302</v>
+        <v>4987176293107</v>
       </c>
       <c r="B63" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C63" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="1">
-        <v>4901221848203</v>
+        <v>4987176387011</v>
       </c>
       <c r="E63" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1">
-        <v>4902011722208</v>
+        <v>4987176293039</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>115</v>
+        <v>110</v>
+      </c>
+      <c r="D64" s="1">
+        <v>4987176387073</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>112</v>
       </c>
       <c r="G64" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1">
-        <v>4902011820140</v>
+        <v>4987115544635</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="G65" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1">
-        <v>4902111773407</v>
+        <v>4977033116076</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="G66" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1">
-        <v>4901750211660</v>
+        <v>4516825005534</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="D67" s="1">
-        <v>4901750211585</v>
+        <v>4516825006968</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="G67" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="1">
-        <v>4901750251079</v>
+        <v>4956810236688</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="D68" s="1">
-        <v>4901750251277</v>
+        <v>4956810240999</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="G68" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="1">
         <v>4956810236664</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>120</v>
+        <v>41</v>
+      </c>
+      <c r="D69" s="1">
+        <v>4956810240975</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>133</v>
       </c>
       <c r="G69" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1">
-        <v>4901616010765</v>
+        <v>4516825006203</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="D70" s="1">
-        <v>4901616013506</v>
+        <v>4516825006975</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="G70" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1">
-        <v>4902111773476</v>
+        <v>4987176292759</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
+      </c>
+      <c r="D71" s="1">
+        <v>4987176402738</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>99</v>
       </c>
       <c r="G71" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="1">
-        <v>4595121169423</v>
+        <v>4987176292438</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>120</v>
+        <v>29</v>
       </c>
       <c r="G72" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1">
-        <v>4595121169447</v>
+        <v>4987176336323</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>120</v>
+        <v>29</v>
+      </c>
+      <c r="D73" s="1">
+        <v>4987176402554</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>99</v>
       </c>
       <c r="G73" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1">
-        <v>4595121169454</v>
+        <v>4977033211368</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="G74" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1">
-        <v>4595121169461</v>
+        <v>4977033114812</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="G75" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="1">
-        <v>4595121169478</v>
+        <v>4901616309883</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="G76" t="s">
-        <v>131</v>
-[...121 lines deleted...]
-      <c r="E82" s="2" t="s">
         <v>149</v>
-      </c>
-[...517 lines deleted...]
-        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>