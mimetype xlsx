--- v4 (2026-07-29)
+++ v5 (2026-09-27)
@@ -12,500 +12,1805 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="585">
   <si>
     <t>JANコード</t>
   </si>
   <si>
     <t>商品名</t>
   </si>
   <si>
     <t>廃番日</t>
   </si>
   <si>
     <t>後継品JAN</t>
   </si>
   <si>
     <t>後継品商品名</t>
   </si>
   <si>
     <t>後継品発売日</t>
   </si>
   <si>
     <t>情報公開日</t>
   </si>
   <si>
+    <t>クリピカ　ダツネット　イエロー</t>
+  </si>
+  <si>
+    <t>2026年10月31日</t>
+  </si>
+  <si>
+    <t>2026年09月25日</t>
+  </si>
+  <si>
+    <t>クリピカ　スポンジ　イエロー</t>
+  </si>
+  <si>
+    <t>ウィスパー　安心の超吸収　３００ｃｃ</t>
+  </si>
+  <si>
+    <t>2026年10月23日</t>
+  </si>
+  <si>
+    <t>ウィスパー安心の超吸収３００ｃｃ</t>
+  </si>
+  <si>
+    <t>2026年10月26日</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　詰替え　ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>2026年10月16日</t>
+  </si>
+  <si>
+    <t>ボールドジェルフレッシュフラワー＆サボンの香りつめかえ用ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>2026年10月19日</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　詰替え　ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルローズ＆グルーミングブーケの香りつめかえ用ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　詰替え　超ジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　詰替え　超ジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　詰替え　超特大サイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルローズ＆グルーミングブーケの香りつめかえサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　詰替え　超特大サイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルフレッシュフラワー＆サボンの香りつめかえサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　本体</t>
+  </si>
+  <si>
+    <t>ボールドジェルローズ＆グルーミングブーケの香り本体</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　本体</t>
+  </si>
+  <si>
+    <t>ボールドジェルフレッシュフラワー＆サボンの香り本体</t>
+  </si>
+  <si>
+    <t>ボールド　ジェル　ホワイトティー＆フローラルの香り　本体</t>
+  </si>
+  <si>
+    <t>ボールドジェルホワイトティー＆フローラルの香り本体</t>
+  </si>
+  <si>
+    <t>ドルコ　ＰＡＣＥ６　替え刃　プラスホルダー１本ＲＤ</t>
+  </si>
+  <si>
+    <t>2026年10月10日</t>
+  </si>
+  <si>
+    <t>置き型ファブリーズ　さわやかスカイシャワーの香り　本体　１３０Ｇ</t>
+  </si>
+  <si>
+    <t>2026年10月02日</t>
+  </si>
+  <si>
+    <t>置き型ファブリーズ　無香　本体</t>
+  </si>
+  <si>
+    <t>置き型ファブリーズ　さわやかスカイシャワーの香り　つけかえ用</t>
+  </si>
+  <si>
+    <t>置き型ファブリーズ　靴箱用　ピュアクリーンの香り</t>
+  </si>
+  <si>
+    <t>置き型ファブリーズ　靴箱用　ピュアクリーンの香り　つけかえ用</t>
+  </si>
+  <si>
+    <t>レノアハピネス　夢ふわタッチ　ホワイトティーの香り　詰替え　用超特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアハピネス夢ふわタッチホワイトティーの香り詰替用超特大サイズ</t>
+  </si>
+  <si>
+    <t>2026年10月05日</t>
+  </si>
+  <si>
+    <t>レノアハピネス　夢ふわタッチ　華やかに香るアンティークローズの香り　詰替え　用超特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアハピネス夢ふわタッチ華やかに香るアンティークローズの香り詰替用超特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアハピネス　夢ふわタッチ　ホワイトティーの香り　詰替え　増量サイズ</t>
+  </si>
+  <si>
+    <t>レノアハピネス夢ふわタッチホワイトティーの香りつめかえ用</t>
+  </si>
+  <si>
+    <t>レノアハピネス　夢ふわタッチ　華やかに香るアンティークローズの香り　詰替え　増量サイズ</t>
+  </si>
+  <si>
+    <t>レノアハピネス夢ふわタッチ華やかに香るアンティークローズの香りつめかえ用</t>
+  </si>
+  <si>
+    <t>レノアハピネス　夢ふわタッチ　ホワイトティーの香り　詰替え　用特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアハピネス夢ふわタッチホワイトティーの香り詰替用特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアハピネス　夢ふわタッチ　華やかに香るアンティークローズの香り　詰替え　用特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアハピネス夢ふわタッチ華やかに香るアンティークローズの香り詰替用特大サイズ</t>
+  </si>
+  <si>
+    <t>チャームナップスリム吸水ガード安心の少量用</t>
+  </si>
+  <si>
+    <t>2026年09月24日</t>
+  </si>
+  <si>
+    <t>レノア　ハピネス　夢ふわタッチ　ホワイトティーの香り　本体</t>
+  </si>
+  <si>
+    <t>2026年09月18日</t>
+  </si>
+  <si>
+    <t>レノアハピネス夢ふわタッチホワイトティーの香り本体</t>
+  </si>
+  <si>
+    <t>レノア　ハピネス　ミスト　ホワイトムスクの香り　本体</t>
+  </si>
+  <si>
+    <t>ジレット　スキンガード　フレックスボール　マニュアル　ホルダー＋替刃２個付き</t>
+  </si>
+  <si>
+    <t>2026年09月16日</t>
+  </si>
+  <si>
+    <t>パンテーン　エアリーふんわりリペア　シャンプー　つめかえ</t>
+  </si>
+  <si>
+    <t>パンテーンゴールドボリュームリペアシャンプーつめかえ</t>
+  </si>
+  <si>
+    <t>パンテーン　エアリーふんわりリペア　コンディショナー　つめかえ</t>
+  </si>
+  <si>
+    <t>パンテーンゴールドボリュームリペアコンディショナーつめかえ</t>
+  </si>
+  <si>
+    <t>パンテーン　エアリーふんわりリペア　シャンプー　つめかえ超特大サイズ</t>
+  </si>
+  <si>
+    <t>パンテーンゴールドボリュームリペアシャンプーつめかえ超特大サイズ</t>
+  </si>
+  <si>
+    <t>パンテーン　エアリーふんわりリペア　コンディショナー　つめかえ超特大サイズ</t>
+  </si>
+  <si>
+    <t>パンテーンゴールドボリュームリペアコンディショナーつめかえ超特大サイズ</t>
+  </si>
+  <si>
+    <t>パンテーン　瞬間うるおい補給トリートメントウォーター</t>
+  </si>
+  <si>
+    <t>パンテーンゴールドダメージリペアトリートメントミスト</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　ハイパージャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄホワイトティー＆フローラルの香りつめかえハイパージャンボサイズ</t>
+  </si>
+  <si>
+    <t>ソフィ　超熟睡おやすみプレミアム　極厚３６０　羽つき</t>
+  </si>
+  <si>
+    <t>2026年09月15日</t>
+  </si>
+  <si>
+    <t>ソフィ超熟睡おやすみプレミアム　極厚４００</t>
+  </si>
+  <si>
+    <t>ソフィ　ＳＰＯＲＴＳ２６０　羽なし</t>
+  </si>
+  <si>
+    <t>ソフィ　はだおもい　ライナー　クリーンプラス</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄホワイトティー＆フローラルの香りつめかえメガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>激感汗流ＭＡＸ　ホットシトラス</t>
+  </si>
+  <si>
+    <t>2026年09月12日</t>
+  </si>
+  <si>
+    <t>激感汗流ＭＡＸ　スパイシームスク</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　詰替え</t>
+  </si>
+  <si>
+    <t>2026年08月31日</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　詰替用</t>
+  </si>
+  <si>
+    <t>2026年08月24日</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　詰替え　超ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>2026年08月21日</t>
+  </si>
+  <si>
+    <t>アリエールジェルつめかえメガサイズ</t>
+  </si>
+  <si>
+    <t>瞬間冷却パック</t>
+  </si>
+  <si>
+    <t>2026年08月07日</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　部屋干しプラス　詰替え　超ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>2026年08月05日</t>
+  </si>
+  <si>
+    <t>アリエールジェル部屋干し＆スポーツつめかえメガサイズ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　部屋干しプラス　詰替え　超ジャンボサイズ</t>
+  </si>
+  <si>
+    <t>紙でつくったハッカの虫よけ２　屋外用</t>
+  </si>
+  <si>
+    <t>2026年08月03日</t>
+  </si>
+  <si>
+    <t>麗白　ハトムギ　ＵＶミルキージェル　ＳＰＦ３１　ＰＡ＋＋＋　ポンプタイプ　大容量</t>
+  </si>
+  <si>
+    <t>2026年07月31日</t>
+  </si>
+  <si>
+    <t>ウルトラハードパーフェクトテープ両面</t>
+  </si>
+  <si>
+    <t>ウルトラハードパーフェクトテープ超強力両面テープ</t>
+  </si>
+  <si>
+    <t>2026年04月01日</t>
+  </si>
+  <si>
+    <t>Ｍ－３０ブラウンモバイルシェーブ</t>
+  </si>
+  <si>
+    <t>キシリデントライオン</t>
+  </si>
+  <si>
+    <t>キシリデントライオン　こどもハミガキ</t>
+  </si>
+  <si>
+    <t>ＭＩＧＡＣＯＴ　ケース</t>
+  </si>
+  <si>
+    <t>2026年10月30日</t>
+  </si>
+  <si>
+    <t>無添加　せっけん　泡のボディソープ</t>
+  </si>
+  <si>
+    <t>2026年09月30日</t>
+  </si>
+  <si>
+    <t>簡単ラップ　Ｌサイズ</t>
+  </si>
+  <si>
+    <t>クールスプレー衣料用</t>
+  </si>
+  <si>
+    <t>タコ釣りボール専用容器</t>
+  </si>
+  <si>
+    <t>タコ釣りボールおすすめパック</t>
+  </si>
+  <si>
+    <t>シックファースト　シェービングホルダー　ケース</t>
+  </si>
+  <si>
+    <t>消臭力　プラグタイプ　つけかえ　ペット用　フルーティーガーデンの香り</t>
+  </si>
+  <si>
+    <t>消臭力プラグタイプ　ペット用　つけかえ２個セット　フルーティーガーデンの香り</t>
+  </si>
+  <si>
+    <t>肌美精　カラーエッセンスマスク　パープル</t>
+  </si>
+  <si>
+    <t>ビーセレクション　ポリヘアブラシ　ＨＫ００８３</t>
+  </si>
+  <si>
+    <t>ＳＳポリヘアブラシ　ＨＬ００１２</t>
+  </si>
+  <si>
+    <t>2019年03月08日</t>
+  </si>
+  <si>
+    <t>ヘアネットブラックリボン付き　ＨＫ０１６７</t>
+  </si>
+  <si>
+    <t>ＨＬ０１８３　ＳＳ　シャワーキャップ（綿ガーゼ裏地）</t>
+  </si>
+  <si>
+    <t>2019年03月01日</t>
+  </si>
+  <si>
+    <t>ヘアゴム太茶　抗菌　ＨＫ０２６５</t>
+  </si>
+  <si>
+    <t>ヘアゴムフトチヤ　ＨＬ０１２５</t>
+  </si>
+  <si>
+    <t>2015年02月23日</t>
+  </si>
+  <si>
+    <t>セーフティハサミキャップ付　ＨＫ０４４３</t>
+  </si>
+  <si>
+    <t>ＨＬ０４５３セ－フテイハサミキヤツプツキ</t>
+  </si>
+  <si>
+    <t>ＨＫ０６０１ニュースタンダード爪きり　Ｓ</t>
+  </si>
+  <si>
+    <t>ＳＳニュースタンダードツメキリＳ　ＨＬ０６０１</t>
+  </si>
+  <si>
+    <t>ＨＫ０６０３ニュースタンダードツメキリＬ</t>
+  </si>
+  <si>
+    <t>ＨＬ０６０３　ニュースタンダードツメキリ　Ｌ</t>
+  </si>
+  <si>
+    <t>2026年09月01日</t>
+  </si>
+  <si>
+    <t>ＨＫ０６３１Ｂ’Ｓ　足のツメキリ</t>
+  </si>
+  <si>
+    <t>ＫＦ１００８　１１９　足のツメキリ</t>
+  </si>
+  <si>
+    <t>2022年03月01日</t>
+  </si>
+  <si>
+    <t>スクラビングバブル取り替え式トイレ用スポンジクリーナースゴ落ちパッド替え</t>
+  </si>
+  <si>
+    <t>アクティ大きなおしりふきタオル</t>
+  </si>
+  <si>
+    <t>エリエール除菌抗菌成分プラスボックスつめかえ４０枚×８Ｐ</t>
+  </si>
+  <si>
+    <t>住居用洗剤空ボトル　４００ｍｌ用</t>
+  </si>
+  <si>
+    <t>ドメスト　ホワイト＆クリーン</t>
+  </si>
+  <si>
+    <t>ダヴ　ボディウォッシュ　シトラス＆バーベナ</t>
+  </si>
+  <si>
+    <t>ダヴ　ボディウォッシュ　シトラス＆バーベナ　つめかえ用</t>
+  </si>
+  <si>
+    <t>2026年09月09日</t>
+  </si>
+  <si>
+    <t>美顔　薬用　美白美容液ジェル</t>
+  </si>
+  <si>
+    <t>香りつづくトップ　スウィートハーモニー　本体</t>
+  </si>
+  <si>
+    <t>泡ミューズ　フルーティーフレッシ　ュジャンボ　詰替え</t>
+  </si>
+  <si>
+    <t>ラブラス　パワフルホールド　ヘアスプレー　無香料</t>
+  </si>
+  <si>
+    <t>Ｍｉｓｓオドイーター　スプレー</t>
+  </si>
+  <si>
+    <t>サワデー　気分はじけるピーチの香り　詰替え</t>
+  </si>
+  <si>
+    <t>Ｓａｗａｄａｙフレグランス　ゲルパルファムラメールノアールつめ替用</t>
+  </si>
+  <si>
+    <t>2026年10月07日</t>
+  </si>
+  <si>
+    <t>ナイトミン　耳ほぐタイム　５日分</t>
+  </si>
+  <si>
+    <t>ナイトミン耳ほぐタイム</t>
+  </si>
+  <si>
+    <t>消臭元　パルファム　スパークリングピンク　玄関用</t>
+  </si>
+  <si>
+    <t>サラサーティ　はたらくＳＡＲＡ・ＬＩ・Ｅ　１秒ドライ</t>
+  </si>
+  <si>
+    <t>消臭元　寝室用　ドリーミングアロマ</t>
+  </si>
+  <si>
+    <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＬａＢｏｕｑｕｅｔ　スウィートローズ</t>
+  </si>
+  <si>
+    <t>消臭元　ＳＡＶＯＮ　シルキーアプリコットジャスミン　詰替え</t>
+  </si>
+  <si>
+    <t>消臭元　ＳＡＶＯＮ　シルキーアプリコットジャスミン</t>
+  </si>
+  <si>
+    <t>シルコット９９．９９％除菌　抗菌ＰＬＵＳ本体</t>
+  </si>
+  <si>
+    <t>ウェーブ　共通　取り替えシート　ピンク</t>
+  </si>
+  <si>
+    <t>ウェーブ　ハンディ　取り替えシート　グリーンの香り</t>
+  </si>
+  <si>
+    <t>サワデー　ハッピー　ブラックベリー</t>
+  </si>
+  <si>
+    <t>ジレット　スキンガード　マニュアル　替刃</t>
+  </si>
+  <si>
+    <t>ジレット　フュージョン５＋１　電動タイプ　替刃</t>
+  </si>
+  <si>
+    <t>フュージョンパワー替刃１２Ｂ</t>
+  </si>
+  <si>
+    <t>ジレット　プロシールド５＋１　電動タイプ　ホルダー＋替刃６個付き</t>
+  </si>
+  <si>
+    <t>ジレット　フュージョン５＋１　マニュアル　替刃</t>
+  </si>
+  <si>
+    <t>フュージョンマニュアル替刃１２Ｂ</t>
+  </si>
+  <si>
+    <t>ジレット　プログライド５＋１　電動タイプ　替刃</t>
+  </si>
+  <si>
+    <t>プログライドパワー替刃１２Ｂ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄ爽やかおひさまとフレッシュサボンの香り本体</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香り本体</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄ華やかおひさまとプレミアムブロッサムの香り本体</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄローズ＆グルーミングブーケの香り本体</t>
+  </si>
+  <si>
+    <t>ソフィ　デリケートウェット　せっけんの香り</t>
+  </si>
+  <si>
+    <t>置き型ファブリーズ　すがすがしいナチュラルガーデンの香り　つけかえ用</t>
+  </si>
+  <si>
+    <t>2026年09月14日</t>
+  </si>
+  <si>
+    <t>クルマ用置き型ファブリーズ　アクアスカッシュの香り　本体</t>
+  </si>
+  <si>
+    <t>クルマ用置き型ファブリーズ　アクアスカッシュの香り　つけかえ用</t>
+  </si>
+  <si>
+    <t>ラックス　バスグロウ　ストレート＆シャイン　ヘアブースター</t>
+  </si>
+  <si>
+    <t>柳屋　ボタニカル　薬用育毛エッセンス</t>
+  </si>
+  <si>
+    <t>2026年09月08日</t>
+  </si>
+  <si>
+    <t>シェーブＪシェービングジェル</t>
+  </si>
+  <si>
+    <t>ファブリーズ　トイレ用消臭剤　プレミアムシリーズ　＋抗菌　フルーティークラシックブーケ</t>
+  </si>
+  <si>
+    <t>ファブリーズトイレ用消臭剤プレミアムシリーズ消臭＋自然な香りホワイトティー</t>
+  </si>
+  <si>
+    <t>2026年09月07日</t>
+  </si>
+  <si>
+    <t>タコ釣りボールスターターパッケージ</t>
+  </si>
+  <si>
+    <t>塩抜き　サポートスプレー</t>
+  </si>
+  <si>
+    <t>マジックプレスＭＪＰ＿１７４ＳＴ　スティルミー</t>
+  </si>
+  <si>
+    <t>レッツ　除菌　ジャンボウェット</t>
+  </si>
+  <si>
+    <t>2026年09月04日</t>
+  </si>
+  <si>
+    <t>ビーズ保冷剤　ディノサウルス　ブラキオサウルス</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　ホワイトムスクの香り　詰替え　超特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアオードリュクスホワイトムスクの香りつめかえ用超特大サイズ</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　ホワイトムスクの香り　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアオードリュクスホワイトムスクの香りつめかえ用特大サイズ</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　イノセント　リリー＆ジャスミンの香り　詰替え　超特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアオードリュクスイノセントリリー＆ジャスミンの香りつめかえ用超特大サイズ</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　バブルバスの香り　本体</t>
+  </si>
+  <si>
+    <t>レノアオードリュクスバブルバスの香り本体</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　バブルバスの香り　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアオードリュクスバブルバスの香り特大サイズ</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　バブルバスの香り　詰替え　超特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアオードリュクスバブルバスの香りつめかえ用超特大サイズ</t>
+  </si>
+  <si>
+    <t>アイスノン　首もとひんやり　氷結ベルト</t>
+  </si>
+  <si>
+    <t>2026年09月03日</t>
+  </si>
+  <si>
+    <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ　ピーチの香り</t>
+  </si>
+  <si>
+    <t>ラックス　バスグロウ　ストレート＆シャイン　トリートメント　詰替え</t>
+  </si>
+  <si>
+    <t>2026年09月02日</t>
+  </si>
+  <si>
+    <t>薬用　ダヴ　ニキビケア泡ボディウォッシュ　なめらか素肌　つめかえ用</t>
+  </si>
+  <si>
+    <t>ティポス　超刺激！目覚まシート</t>
+  </si>
+  <si>
+    <t>びっくらたまご　スプラトゥーン３　ヒーローモードコジャケマスコット</t>
+  </si>
+  <si>
+    <t>こどもハブラシ　仮面ライダーゼッツ</t>
+  </si>
+  <si>
+    <t>こどもハブラシ３本セット　仮面ライダーマイス</t>
+  </si>
+  <si>
+    <t>ＺＥＮＢＵ　ＷＡＳＨ　仮面ライダーゼッツ</t>
+  </si>
+  <si>
+    <t>ＺＥＮＢＵ　ＷＡＳＨ　仮面ライダーマイス</t>
+  </si>
+  <si>
+    <t>救急ばんそうこう　仮面ライダーゼッツ</t>
+  </si>
+  <si>
+    <t>救急ばんそうこう　仮面ライダーマイス</t>
+  </si>
+  <si>
+    <t>マモルームハウスダスト花粉用　取替え</t>
+  </si>
+  <si>
+    <t>Ｓｕｋｋｉ－ｒｉ！ＣＯＲＫ＋ＳＴＩＣＫ－Ｐｕｒｉｔｕｒｅ－「大樹の下で」</t>
+  </si>
+  <si>
+    <t>カネヨブリーチ</t>
+  </si>
+  <si>
+    <t>トイレ用セラミッククリーナー</t>
+  </si>
+  <si>
+    <t>カネヨン　トイレクレンザー</t>
+  </si>
+  <si>
+    <t>カネヨンエココジーパック</t>
+  </si>
+  <si>
+    <t>おふろの洗剤　詰替</t>
+  </si>
+  <si>
+    <t>お風呂用洗剤</t>
+  </si>
+  <si>
+    <t>匠の技　液体作業衣専用洗剤</t>
+  </si>
+  <si>
+    <t>匠の技　作業衣専用洗剤　液体</t>
+  </si>
+  <si>
+    <t>無添加　食器用液体せっけん</t>
+  </si>
+  <si>
+    <t>無添加泡のせっけんボディーソープ</t>
+  </si>
+  <si>
+    <t>無添加泡のせっけんボディソープ</t>
+  </si>
+  <si>
+    <t>マー＆ミー　トリートメント　ボディミルク</t>
+  </si>
+  <si>
+    <t>マー＆ミー　スキンケア　ボディミルク　ポンプ</t>
+  </si>
+  <si>
+    <t>マー＆ミー　トリートメント　ボディミルク　詰替用</t>
+  </si>
+  <si>
+    <t>マー＆ミー　スキンケア　ボディミルク　詰替用</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（リペアモイスト）　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　ポンプ</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（リペアモイスト）　ポンプ</t>
+  </si>
+  <si>
+    <t>墓参灯コップローソク（袋入）</t>
+  </si>
+  <si>
+    <t>ＨＥＲＳバスラボ　Ｗ保湿　Ｈｅｒｂａｌ　Ａｒｏｍａ</t>
+  </si>
+  <si>
+    <t>ノンスメルドライ下駄箱用せっけんの香り</t>
+  </si>
+  <si>
+    <t>ノンスメルさわやかシューズ　下駄箱用　白檀の香り</t>
+  </si>
+  <si>
+    <t>ノンスメルドライくつ用</t>
+  </si>
+  <si>
+    <t>ノンスメルさわやかシューズ　くつ用　活性炭パワー</t>
+  </si>
+  <si>
+    <t>ノンスメルドライくつ用せっけんの香り</t>
+  </si>
+  <si>
+    <t>ノンスメルさわやかシューズ　くつ用　白檀の香り</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　乳液</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　クリーム</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　しっとり化粧水　詰替え</t>
+  </si>
+  <si>
+    <t>縮毛つるんＪ</t>
+  </si>
+  <si>
+    <t>エルモア　強力吸収　キッチンペーパー（３個ポリ）</t>
+  </si>
+  <si>
+    <t>エルモア強力吸収キッチンペーパー８０Ｗ</t>
+  </si>
+  <si>
+    <t>エルモアカテキンマスクふつうサイズ３０枚</t>
+  </si>
+  <si>
+    <t>デンタルプロブラック　超極細毛＋大きめヘッド　やわらかめ</t>
+  </si>
+  <si>
+    <t>デンタルプロ歯間ブラシ　Ｉ字　５０Ｐ　サイズ３（Ｓ）</t>
+  </si>
+  <si>
+    <t>デンタルプロ歯間ブラシ　Ｉ字　５０Ｐ　サイズ４（Ｍ）</t>
+  </si>
+  <si>
+    <t>中村　格子ふきん</t>
+  </si>
+  <si>
+    <t>はちみつとろり　はちみつレモンの香り</t>
+  </si>
+  <si>
+    <t>はちみつとろり　カモミール＆はちみつの香り</t>
+  </si>
+  <si>
+    <t>エステ気分入浴剤　アイスランド　４０ｇ</t>
+  </si>
+  <si>
+    <t>サイオス　イルーセント　ミルキーヘアカラー　ＯＶ０２　オーキッドラベンダー</t>
+  </si>
+  <si>
+    <t>サイオス　イルーセント　ミルキーヘアカラー　ＳＳ０２　スターダストシルバー</t>
+  </si>
+  <si>
+    <t>ｇｏｔ２ｂ（ゴットゥービー）　カラーシャンプー　パープル</t>
+  </si>
+  <si>
+    <t>ｇｏｔ２ｂ（ゴットゥービー）　カラーシャンプー　ピンク</t>
+  </si>
+  <si>
+    <t>ｇｏｔ２ｂ（ゴットゥービー）　カラーシャンプー　シルバー</t>
+  </si>
+  <si>
+    <t>風呂釜＆バス用品まとめて洗浄バスアシスト</t>
+  </si>
+  <si>
+    <t>超浸透型風呂釜＋バス用品洗浄</t>
+  </si>
+  <si>
+    <t>ネピア　トイレットロール　４ロールシングル　５５Ｍ</t>
+  </si>
+  <si>
+    <t>2026年08月28日</t>
+  </si>
+  <si>
+    <t>キッチンクラブアルコール除菌スプレー抗菌プレミアム　本体</t>
+  </si>
+  <si>
+    <t>Ｔｉ‐ｉｎａ　モイスチャ―ローション　化粧水</t>
+  </si>
+  <si>
+    <t>ティーナ　ミルキーローション　乳液</t>
+  </si>
+  <si>
+    <t>１週間たっぷりうるおうプラセンタＣゼリー　アセロラ味</t>
+  </si>
+  <si>
+    <t>2026年08月27日</t>
+  </si>
+  <si>
+    <t>フレッシュセンツ　ペーパーフレグランス　ピオニー＆ブラッシュスエード　シングル</t>
+  </si>
+  <si>
+    <t>2026年08月26日</t>
+  </si>
+  <si>
+    <t>スコッチブライト　キッチン用ミニブラシ</t>
+  </si>
+  <si>
+    <t>2026年08月25日</t>
+  </si>
+  <si>
+    <t>再生水切りゴミ袋排水口用</t>
+  </si>
+  <si>
+    <t>ウィルナックススプレー携帯用</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　化粧水</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　しっとり化粧水</t>
+  </si>
+  <si>
+    <t>サナ　リンクルターン　薬用　コンセントレートクリーム　ホワイト</t>
+  </si>
+  <si>
+    <t>アルカリ乾電池　ＢＩＧＣＡＰＡ　ＰＲＩＭＥ　単４形　２０本パック　ＬＲ０３ＢＰ／２０Ｐ</t>
+  </si>
+  <si>
+    <t>ディスポーサブル　プリーツマスク　ふつうサイズ</t>
+  </si>
+  <si>
+    <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　フィルタープラス　立体ふつうサイズ　シルクベージュ×ブラック　ＲＮ－Ｈ５ＳＵＥ</t>
+  </si>
+  <si>
+    <t>抗菌ストローコップ　ハローキティ</t>
+  </si>
+  <si>
+    <t>パンテーン　マカロンヘアマスク　色つやリッチ　お試し１個</t>
+  </si>
+  <si>
+    <t>除菌　ジョイ　コンパクト　贅沢シトラスレモンの香り　詰替え　ジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ダヴ　ディープピュア　クリーミー泡洗顔料　詰替え</t>
+  </si>
+  <si>
+    <t>2026年08月20日</t>
+  </si>
+  <si>
+    <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　フィルタープラス　立体ふつうサイズ　ニュアンスグレー×ナイトブルー　ＲＮ－Ｈ５ＳＵＧ</t>
+  </si>
+  <si>
+    <t>サイオス　イルーセント　ミルキーヘアカラー　ＳＧ０３　ソフトグレージュ</t>
+  </si>
+  <si>
+    <t>ベルト付き保冷剤　おさるのジョージ</t>
+  </si>
+  <si>
+    <t>2026年08月19日</t>
+  </si>
+  <si>
+    <t>クリア歯ブラシ　園児用　シンカリオンワールド</t>
+  </si>
+  <si>
+    <t>魚臭撃退　消臭専用ボール</t>
+  </si>
+  <si>
+    <t>2026年08月17日</t>
+  </si>
+  <si>
+    <t>サナ　なめらか本舗　マイルド化粧水　詰替え</t>
+  </si>
+  <si>
+    <t>2026年08月06日</t>
+  </si>
+  <si>
+    <t>おふろの洗剤</t>
+  </si>
+  <si>
+    <t>ナチュラル暮らし　重曹</t>
+  </si>
+  <si>
+    <t>アイスノン　極冷えタオル</t>
+  </si>
+  <si>
+    <t>2026年07月28日</t>
+  </si>
+  <si>
+    <t>アイスノン　爆冷スプレー　せっけんの香り　大容量</t>
+  </si>
+  <si>
+    <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　無香料</t>
+  </si>
+  <si>
+    <t>アイスノン　シャツミストＳＴＲＯＮＧ　ＣＯＯＬつめかえ用</t>
+  </si>
+  <si>
+    <t>麗白　ハトムギ　ボディソープ　詰替　４５０ＭＬ</t>
+  </si>
+  <si>
+    <t>2026年07月24日</t>
+  </si>
+  <si>
+    <t>ワイシャツ　ザウトマン　１０オンス</t>
+  </si>
+  <si>
+    <t>2026年07月10日</t>
+  </si>
+  <si>
+    <t>えりそでザウトマンストロング</t>
+  </si>
+  <si>
+    <t>トイレの消臭元　やすらぎそよぐラベンダー</t>
+  </si>
+  <si>
+    <t>2026年02月16日</t>
+  </si>
+  <si>
+    <t>トイレの消臭元やすらぎそよぐラベンダー</t>
+  </si>
+  <si>
+    <t>2026年03月04日</t>
+  </si>
+  <si>
+    <t>トイレの消臭元　もぎたて白桃</t>
+  </si>
+  <si>
+    <t>トイレの消臭元もぎたて白桃</t>
+  </si>
+  <si>
+    <t>トイレの消臭元　心がなごむ炭の香り</t>
+  </si>
+  <si>
+    <t>トイレの消臭元心がなごむ炭の香り</t>
+  </si>
+  <si>
+    <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ　つけ替用</t>
+  </si>
+  <si>
+    <t>ナノエアーマスク　ふつうサイズ</t>
+  </si>
+  <si>
+    <t>ダヴ　ビューティーモイスチャー　泡ボディウォッシュ　つややか　ポンプ</t>
+  </si>
+  <si>
+    <t>0000045131653</t>
+  </si>
+  <si>
+    <t>ギャツビー　ムービングラバー　ルーズシャッフル</t>
+  </si>
+  <si>
+    <t>置き型ファブリーズ　無香　つけかえ用</t>
+  </si>
+  <si>
+    <t>ギャツビー　ムービングラバー　マルチフォルム　モバイルタイプ</t>
+  </si>
+  <si>
+    <t>カウブランド　無添加　メイク落としオイル　詰替え</t>
+  </si>
+  <si>
+    <t>カウブランド　無添加メイク落としオイル　詰替用</t>
+  </si>
+  <si>
+    <t>バウンシアボディソープ　プレミアムモイスト　つめかえ用</t>
+  </si>
+  <si>
+    <t>バウンシア　ボディソープ　プレミアムモイスト　詰替用</t>
+  </si>
+  <si>
+    <t>６タイプの酵素が効くエリ・そで洗剤</t>
+  </si>
+  <si>
+    <t>６タイプの酵素が効くエリ・そで洗剤バブルＥＸ</t>
+  </si>
+  <si>
+    <t>2026年07月21日</t>
+  </si>
+  <si>
+    <t>多目的住居用　アルコール除菌スプレー　本体</t>
+  </si>
+  <si>
+    <t>2026年07月29日</t>
+  </si>
+  <si>
+    <t>ラックス　バイオフュージョン　ダメージディフェンス　コンディショナー　詰替え</t>
+  </si>
+  <si>
+    <t>ラックス　バイオフュージョン　ダメージディフェンス　コンディショナー</t>
+  </si>
+  <si>
+    <t>パワフル濃縮粉末洗剤</t>
+  </si>
+  <si>
+    <t>2026年07月27日</t>
+  </si>
+  <si>
+    <t>消臭力　プラグタイプ　消臭芳香剤　つけかえ　やわらかなホワイトフローラルの香り</t>
+  </si>
+  <si>
+    <t>消臭力プラグタイプ　リビング用　つけかえ２個セット　ホワイトフローラルの香り</t>
+  </si>
+  <si>
+    <t>消臭力プラグタイプ　つけかえ　ナチュラルソープの香り</t>
+  </si>
+  <si>
+    <t>消臭力プラグタイプ　トイレ用　つけかえ２個セット　ホワイトサボンの香り</t>
+  </si>
+  <si>
+    <t>お部屋の消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　クリーンコットン</t>
+  </si>
+  <si>
+    <t>お部屋の消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　カシミヤウッド</t>
+  </si>
+  <si>
+    <t>2026年10月01日</t>
+  </si>
+  <si>
+    <t>トイレの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　クリーンコットン</t>
+  </si>
+  <si>
+    <t>トイレの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　カシミヤウッド</t>
+  </si>
+  <si>
+    <t>ニャンとも清潔トイレ　脱臭・抗菌シート</t>
+  </si>
+  <si>
+    <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｓ　パールホワイト</t>
+  </si>
+  <si>
+    <t>ファミリー　プレミアムタッチ　Ｓ　パールホワイト</t>
+  </si>
+  <si>
+    <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｍサイズ　パールホワイト</t>
+  </si>
+  <si>
+    <t>ファミリー　プレミアムタッチ　Ｍ　パールホワイト</t>
+  </si>
+  <si>
+    <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｌサイズ　　パールホワイト</t>
+  </si>
+  <si>
+    <t>ファミリー　プレミアムタッチ　Ｌ　パールホワイト</t>
+  </si>
+  <si>
+    <t>肌美精　カラーエッセンスマスク　ピンク</t>
+  </si>
+  <si>
+    <t>肌美精ＯＮＥ　リンクルケア　密着濃厚アイクリーム</t>
+  </si>
+  <si>
+    <t>ビーセレクション　セットコームＬ　静電防止　ＨＫ０１０３</t>
+  </si>
+  <si>
+    <t>セツトコ－ムＬ　ＨＬ００５２</t>
+  </si>
+  <si>
+    <t>アメリカヘアピン　ＨＫ０１８１</t>
+  </si>
+  <si>
+    <t>ＳＳ　アメリカヘアピン</t>
+  </si>
+  <si>
+    <t>2014年09月22日</t>
+  </si>
+  <si>
+    <t>アメリカヘアピン玉付　ＨＫ０１８２</t>
+  </si>
+  <si>
+    <t>ＨＬ０１０２アメリカヘアピンタマツキ</t>
+  </si>
+  <si>
+    <t>スモールヘアピン玉付き　ＨＫ０１８４</t>
+  </si>
+  <si>
+    <t>ＳＳスモールヘアピン（玉付）　ＨＬ０１０４</t>
+  </si>
+  <si>
+    <t>ＨＫ０１８７オニピン</t>
+  </si>
+  <si>
+    <t>オニピン　ＨＬ０１０７</t>
+  </si>
+  <si>
+    <t>ヘアゴム太黒　抗菌　ＨＫ０２６３</t>
+  </si>
+  <si>
+    <t>ヘアゴムフトクロ　ＨＬ０１２４</t>
+  </si>
+  <si>
+    <t>Ｏｒａ２　オーラツー　プレミアム　クレンジングペースト　プレミアムミント</t>
+  </si>
+  <si>
+    <t>サンスターオーラツー　プレミアム　クレンジングペースト　［プレミアムミント］</t>
+  </si>
+  <si>
+    <t>Ｏｒａ２　オーラツー　プレミアム　ステインクリア　ペースト　プレミアムミント</t>
+  </si>
+  <si>
+    <t>サンスターオーラツー　プレミアム　ステインクリアペースト　［プレミアムミント］</t>
+  </si>
+  <si>
+    <t>Ｏｒａ２　オーラツー　プレミアム　ステインクリア　ペースト　アロマティックミント</t>
+  </si>
+  <si>
+    <t>サンスターオーラツー　プレミアム　ステインクリアペースト　［アロマティックミント］</t>
+  </si>
+  <si>
+    <t>Ｏｒａ２　オーラツー　プレミアム　ステインクリア　ペースト　シャイニーシトラスミント</t>
+  </si>
+  <si>
+    <t>サンスターオーラツー　プレミアム　ステインクリアペースト　［シャイニーシトラスミント］</t>
+  </si>
+  <si>
+    <t>ジップロック　コンテナー　長方形　１１００ｍｌ</t>
+  </si>
+  <si>
+    <t>エリエール除菌抗菌成分プラスボックスつめかえ４０枚×３Ｐ</t>
+  </si>
+  <si>
+    <t>ルックプラス　バスタブクレンジング　銀イオンプラス　詰替え　大サイズ</t>
+  </si>
+  <si>
+    <t>ルックプラスバスタブクレンジング銀イオンプラスハーバルグリーンの香りつめかえ用大サイズ</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）一発洗浄スプレー　オレンジの香り　本体</t>
+  </si>
+  <si>
+    <t>ルックプラス　バスタブクレンジング　銀イオンプラス　香りが残らないタイプ　詰替え大サイズ</t>
+  </si>
+  <si>
+    <t>ルックプラスバスタブクレンジング銀イオンプラス香りが残らないタイプつめかえ用大サイズ</t>
+  </si>
+  <si>
+    <t>アクロン　フローラルブーケの香り　詰替え　大</t>
+  </si>
+  <si>
+    <t>アクロンふんわりなめらかケアつめかえ用大</t>
+  </si>
+  <si>
+    <t>アクロン　ナチュラルソープの香り　詰替え　大</t>
+  </si>
+  <si>
+    <t>アクロン汗皮脂スッキリケアつめかえ用大</t>
+  </si>
+  <si>
+    <t>ルックプラス　バスタブクレンジング　銀イオンプラス　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>ルックプラスバスタブクレンジング銀イオンプラスハーバルグリーンの香りつめかえ用特大サイズ</t>
+  </si>
+  <si>
+    <t>ルックプラス　バスタブクレンジング　銀イオンプラス　香りが残らないタイプ　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>ルックプラスバスタブクレンジング銀イオンプラス香りが残らないタイプつめかえ用特大サイズ</t>
+  </si>
+  <si>
+    <t>トップ　クリアリキッド　つめかえ用</t>
+  </si>
+  <si>
+    <t>トップ　クリアリキッド　つめかえ用　超特大</t>
+  </si>
+  <si>
+    <t>ルックプラス　バスタブクレンジング　銀イオンプラス　スカッシュシトラスの香り　詰替え　大サイズ</t>
+  </si>
+  <si>
+    <t>ルックプラスバスタブクレンジング銀イオンプラススカッシュシトラスの香りつめかえ用大サイズ</t>
+  </si>
+  <si>
+    <t>ルックプラス　バスタブクレンジング　銀イオンプラス　スカッシュシトラスの香り　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>ルックプラスバスタブクレンジング銀イオンプラススカッシュシトラスの香りつめかえ用特大サイズ</t>
+  </si>
+  <si>
+    <t>サロンスタイル　ボタニカルトリートメントヘアウォーター　詰替え　しっとり</t>
+  </si>
+  <si>
+    <t>エスカラット　薬用　デオドラント　パウダーシート　ヴァーベナミント</t>
+  </si>
+  <si>
+    <t>キムコ　ジャイアントタイプ</t>
+  </si>
+  <si>
+    <t>サワデー　アロマティックソープの香り　詰替え</t>
+  </si>
+  <si>
+    <t>Ｓａｗａｄａｙフレグランス　ゲルパルファムロマンスロゼつめ替用</t>
+  </si>
+  <si>
+    <t>サワデー　こころ安らぐキンモクセイの香り　詰替え</t>
+  </si>
+  <si>
+    <t>Ｓａｗａｄａｙフレグランス　ゲルラベンダーつめ替用</t>
+  </si>
+  <si>
+    <t>キムコ　スリムタイプ　冷凍室用</t>
+  </si>
+  <si>
+    <t>ブルーレット　はなリウム　ピュアブルーム　つけ替え</t>
+  </si>
+  <si>
+    <t>サワデー　ハッピー　パルファム　アンジェブラン</t>
+  </si>
+  <si>
+    <t>サワデー　ハッピー　パルファム　ラメールノアール</t>
+  </si>
+  <si>
+    <t>シルコットうるうるコットンビタミンＣＰＬＵＳ</t>
+  </si>
+  <si>
+    <t>シルコットうるうるコットンビタミンＣＰＬＵＳ＋</t>
+  </si>
+  <si>
+    <t>2026年10月13日</t>
+  </si>
+  <si>
+    <t>泡ミューズ　オリジナル　ジャンボ　詰替え</t>
+  </si>
+  <si>
+    <t>キムコ　レギュラー</t>
+  </si>
+  <si>
+    <t>サワデー　気分すっきりレモンの香り　詰替え</t>
+  </si>
+  <si>
+    <t>Ｓａｗａｄａｙフレグランス　ゲルレモンつめ替用</t>
+  </si>
+  <si>
+    <t>サワデー　気分すっきりレモンの香り　本体</t>
+  </si>
+  <si>
+    <t>Ｓａｗａｄａｙフレグランス　ゲルレモン本体</t>
+  </si>
+  <si>
+    <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ　チャーミーマジカ　一発洗浄スプレーオレンジの香り　詰替え</t>
+  </si>
+  <si>
+    <t>2026年09月17日</t>
+  </si>
+  <si>
+    <t>ジレット　マッハシンスリーターボ　ホルダー</t>
+  </si>
+  <si>
+    <t>パンテーン　エクストラダメージリペア　洗い流すトリートメント</t>
+  </si>
+  <si>
+    <t>パンテーンエクストラダメージリペア洗い流すトリートメント</t>
+  </si>
+  <si>
+    <t>ジレット　プロシールド５＋１　替刃</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄグリーンティー＆ネロリの香りつめかえメガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　ハイパージャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄグリーンティー＆ネロリの香りつめかえハイパージャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　ハイパージャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄローズ＆グルーミングブーケの香りつめかえハイパージャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　ハイパージャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香りつめかえハイパージャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香りつめかえメガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ソフィ　超熟睡おやすみプレミアム　極厚４２０　羽つき</t>
+  </si>
+  <si>
+    <t>ソフィ　デリケートウェット　無香料</t>
+  </si>
+  <si>
+    <t>ソフィ　デリケートウェット　フローラルの香り</t>
+  </si>
+  <si>
+    <t>サワデー　こころ落ち着くラベンダーの香り　詰替え</t>
+  </si>
+  <si>
+    <t>サワデー　ハッピー　パルファム　ロマンスロゼ</t>
+  </si>
+  <si>
+    <t>消臭元　ＰＲＯ　ペット　無香料</t>
+  </si>
+  <si>
+    <t>消臭元パルファムラフランス＆フリージア</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄローズ＆グルーミングブーケの香りつめかえメガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ＥＰ－０１３１　ゼロプレミアムケアズ　リフレッシュ</t>
+  </si>
+  <si>
+    <t>2026年09月10日</t>
+  </si>
+  <si>
+    <t>アクロン　フローラルブーケの香り　詰替え</t>
+  </si>
+  <si>
+    <t>アクロンふんわりなめらかケアつめかえ用</t>
+  </si>
+  <si>
+    <t>アクティワイドパッド布感覚通気性５００プラス</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　ホワイトムスクの香り　本体</t>
+  </si>
+  <si>
+    <t>レノアオードリュクスホワイトムスクの香り本体</t>
+  </si>
+  <si>
+    <t>レノア　オードリュクス　イノセント　リリー＆ジャスミンの香り　詰替え　特大サイズ</t>
+  </si>
+  <si>
+    <t>レノアオードリュクスイノセントリリー＆ジャスミンの香りつめかえ用特大サイズ</t>
+  </si>
+  <si>
+    <t>カウブランド　無添加　メイク落とし　ミルク　詰替え</t>
+  </si>
+  <si>
+    <t>カウブランド　無添加メイク落としミルク　詰替用</t>
+  </si>
+  <si>
+    <t>バウンシア　ボディソープ　ホワイトソープの香り　詰替え</t>
+  </si>
+  <si>
+    <t>バウンシア　ボディソープ　ホワイトソープの香り　詰替用</t>
+  </si>
+  <si>
+    <t>メガネスマホクリーナー　９９％除菌</t>
+  </si>
+  <si>
+    <t>昭和ラクリーナ９９％除菌メガネスマホクリーナー２０２６</t>
+  </si>
+  <si>
+    <t>ラクリーナ　９９％除菌　メガネスマホクリーナー</t>
+  </si>
+  <si>
+    <t>カネヨスーパー泡立ちクレンザー</t>
+  </si>
+  <si>
+    <t>カネヨ　洗たくせっけん</t>
+  </si>
+  <si>
+    <t>ナチュラル暮らしクエン酸</t>
+  </si>
+  <si>
+    <t>無添加せっけん　ハンドソープ</t>
+  </si>
+  <si>
+    <t>無添加せっけんハンドソープ</t>
+  </si>
+  <si>
+    <t>ノンスメルドライ下駄箱用</t>
+  </si>
+  <si>
+    <t>ノンスメルさわやかシューズ　下駄箱用　活性炭パワー</t>
+  </si>
+  <si>
+    <t>ソフラン　アロマリッチ　ジュリエット　つめかえ用</t>
+  </si>
+  <si>
+    <t>ハンドラボ　薬用泡ハンドソープ　詰替用</t>
+  </si>
+  <si>
+    <t>ラックス　プレミアム　ボタニフィーク　ダメージリペア　シャンプー　詰替え</t>
+  </si>
+  <si>
+    <t>バウンシア　ボディソープ　エアリーブーケの香り　詰替え</t>
+  </si>
+  <si>
+    <t>バウンシア　ボディソープ　エアリーブーケの香り　詰替用</t>
+  </si>
+  <si>
+    <t>ラックス　プレミアム　ボタニフィーク　ダメージリペア　トリートメント　詰替え</t>
+  </si>
+  <si>
+    <t>すみっコぐらし　ウェットティッシュ</t>
+  </si>
+  <si>
+    <t>限定）オクチシャインマスカット</t>
+  </si>
+  <si>
+    <t>ファブリーズ　　ナチュリス　ラベンダー＆ユーカリ　つめかえ</t>
+  </si>
+  <si>
+    <t>クルマ用ファブリーズＷ除菌　　ウイルス除去成分最高レベル</t>
+  </si>
+  <si>
+    <t>除菌　ジョイ　コンパクト　贅沢シトラスレモンの香り　キャップ付き詰替え</t>
+  </si>
+  <si>
+    <t>除菌　ジョイ　コンパクト　緑茶の香り　キャップ付き詰替え</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　除菌プラス　本体</t>
+  </si>
+  <si>
+    <t>アリエールジェル除菌本体</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　本体</t>
+  </si>
+  <si>
+    <t>アリエールジェル本体</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　除菌プラス　詰替え　ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエールジェル除菌つめかえウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　除菌プラス　詰替え　超ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエールジェル除菌つめかえメガサイズ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　除菌プラス　詰替え　超ジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　詰替え　超ジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　部屋干しプラス　詰替え　ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエールジェル部屋干し＆スポーツつめかえウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエール　ジェル　詰替え　ウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>アリエールジェルつめかえウルトラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>バウンシア　ボディソープ　ホワイトソープの香り　ポンプ付</t>
+  </si>
+  <si>
+    <t>カウブランド　アロエ　ボディソープ</t>
+  </si>
+  <si>
+    <t>カウブランド　アロエボディソープ　ポンプ付</t>
+  </si>
+  <si>
+    <t>オーラルＢ　ＰＲＯ　６００　ブラックエディション　Ｚ</t>
+  </si>
+  <si>
+    <t>ゼットフェイス　バイタライジング　ミネラルクリーム</t>
+  </si>
+  <si>
+    <t>油流し隊</t>
+  </si>
+  <si>
+    <t>ＭＴプリント　ダブル</t>
+  </si>
+  <si>
+    <t>2026年07月25日</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄローズ＆グルーミングブーケの香りつめかえテラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄグリーンティー＆ネロリの香りつめかえテラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香りつめかえテラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　超メガジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　テラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>ボールドジェルボール４Ｄホワイトティー＆フローラルの香りつめかえテラジャンボサイズ</t>
+  </si>
+  <si>
+    <t>虫よけビーズ２　１８０日用　ハッカの香り</t>
+  </si>
+  <si>
+    <t>2026年07月23日</t>
+  </si>
+  <si>
+    <t>ヤシノミ　洗剤　泡タイプ　詰替え</t>
+  </si>
+  <si>
+    <t>2026年07月22日</t>
+  </si>
+  <si>
+    <t>蚊がいなくなるカトリス　蚊よけ　電池式　ｆｏｒレジャー</t>
+  </si>
+  <si>
+    <t>2026年07月17日</t>
+  </si>
+  <si>
+    <t>毛抜きマユ毛抜きセット　ＨＫ０４２１</t>
+  </si>
+  <si>
+    <t>ＳＳ毛抜き・マユ毛抜きセット　ＨＬ０４０２</t>
+  </si>
+  <si>
+    <t>アクロン　フローラルブーケの香り　本体</t>
+  </si>
+  <si>
+    <t>アクロンふんわりなめらかケア本体</t>
+  </si>
+  <si>
+    <t>香りつづくトップ　スウィートハーモニー　つめかえ</t>
+  </si>
+  <si>
+    <t>香りつづくトップ　抗菌プラス　シャイニーローズ　つめかえ</t>
+  </si>
+  <si>
+    <t>液体ブルーレット　おくだけ　除菌ＥＸ　パワーウォッシュ</t>
+  </si>
+  <si>
+    <t>液体ブルーレットおくだけ除菌ＥＸ消臭プロつけ替用消臭グリーンの香り</t>
+  </si>
+  <si>
+    <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ</t>
+  </si>
+  <si>
+    <t>アイスノン　シャツミスト　ＳＴＲＯＮＧ　ＣＯＯＬ</t>
+  </si>
+  <si>
+    <t>バウンシア　ボディソープ　エアリーブーケの香り　ポンプ付</t>
+  </si>
+  <si>
+    <t>ネピアネピネピトイレットシングル</t>
+  </si>
+  <si>
+    <t>2026年08月18日</t>
+  </si>
+  <si>
+    <t>ネピアトイレットロールシングル</t>
+  </si>
+  <si>
+    <t>ネピア　ネピネピ　トイレットペーパー　ダブル</t>
+  </si>
+  <si>
+    <t>ネピアネピネピトイレットダブル桜</t>
+  </si>
+  <si>
+    <t>サワデー　香るＳｔｉｃｋ　ＬａＢｏｕｑｕｅｔ　スウィートローズ　詰替え</t>
+  </si>
+  <si>
+    <t>スクラビングバブル　ジャバ　１つ穴用</t>
+  </si>
+  <si>
+    <t>スクラビングバブルジャバＥＸ１つ穴用</t>
+  </si>
+  <si>
+    <t>2026年09月28日</t>
+  </si>
+  <si>
+    <t>超はっ水剤弾き　布製品用</t>
+  </si>
+  <si>
+    <t>香りつづくトップ　抗菌プラス　シャイニーローズ　本体</t>
+  </si>
+  <si>
+    <t>2026年08月04日</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　詰替え</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　詰替用</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　詰替え</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（リペアモイスト）　詰替用</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　詰替え</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（リペアモイスト）　詰替用</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シルキースムース</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（シルキースムース）</t>
+  </si>
+  <si>
+    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シャイニーモイスト</t>
+  </si>
+  <si>
+    <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（リペアモイスト）</t>
+  </si>
+  <si>
     <t>ソフラン　アロマリッチ　ダイアナ　詰替え</t>
   </si>
   <si>
-    <t>2026年08月31日</t>
-[...13 lines deleted...]
-  <si>
     <t>デンタルプロ　ブラック　超極細毛＋大きめヘッド　ふつう</t>
   </si>
   <si>
-    <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シルキースムース</t>
-[...65 lines deleted...]
-    <t>虫コナーズ　リキッドタイプ　１８０日　ナチュラルブーケの香り</t>
+    <t>安心ローソク立て</t>
   </si>
   <si>
     <t>2026年07月14日</t>
   </si>
   <si>
-    <t>ピクス　泡のトイレクリーナー</t>
-[...47 lines deleted...]
-    <t>2026年02月28日</t>
+    <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　グリーン</t>
+  </si>
+  <si>
+    <t>ノータッチ　フルーティフレッシュ　詰替え</t>
+  </si>
+  <si>
+    <t>ミューズ　ノータッチ　ピーチローズ　つけかえボトル</t>
+  </si>
+  <si>
+    <t>アラウ．ベビー　やわらか消臭仕上げ剤</t>
+  </si>
+  <si>
+    <t>ハンドラボ　薬用　泡ハンドソープ　本体</t>
+  </si>
+  <si>
+    <t>ハンドラボ　薬用泡ハンドソープ　３００ｍＬ</t>
   </si>
   <si>
     <t>ハンドラボ　薬用　泡ハンドソープ</t>
   </si>
   <si>
-    <t>ミューズ　ノータッチ　ピーチローズ　つけかえボトル</t>
-[...8 lines deleted...]
-    <t>ノータッチ　フルーティフレッシュ　詰替え</t>
+    <t>ハンドラボ　薬用泡ハンドソープ　詰替用　２．７Ｌ</t>
+  </si>
+  <si>
+    <t>ＳＡＲＡＹＡ　ウイルス細菌除去スプレー</t>
+  </si>
+  <si>
+    <t>ハンドラボ　アルコール消毒スプレー　４００ｍＬ</t>
   </si>
   <si>
     <t>アラウ　洗たく用せっけん</t>
   </si>
   <si>
-    <t>アラウ．ベビー　やわらか消臭仕上げ剤</t>
+    <t>アラウ．　洗たくせっけん　１．２Ｌ</t>
+  </si>
+  <si>
+    <t>アラウ　洗たく用せっけん詰替え</t>
+  </si>
+  <si>
+    <t>アラウ．　洗たくせっけん　詰替用　１Ｌ</t>
+  </si>
+  <si>
+    <t>アラウ　洗たく用せっけん　詰替え</t>
+  </si>
+  <si>
+    <t>アラウ．　洗たくせっけん　詰替用　２Ｌ</t>
   </si>
   <si>
     <t>アラウ　洗たく用せっけんゼラニウム</t>
   </si>
   <si>
-    <t>ＳＡＲＡＹＡ　ウイルス細菌除去スプレー</t>
-[...1 lines deleted...]
-  <si>
     <t>アラウ　洗たくせっけん　ゼラニウム　詰替え</t>
   </si>
   <si>
-    <t>アラウ　洗たく用せっけん詰替え</t>
-[...251 lines deleted...]
-    <t>2026年04月28日</t>
+    <t>毎日とりかえスポンジ</t>
+  </si>
+  <si>
+    <t>2026年01月06日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -811,1371 +2116,6580 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G76"/>
+  <dimension ref="A1:G366"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F73" sqref="F73"/>
+      <selection activeCell="F363" sqref="F363"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="1"/>
-    <col min="2" max="2" width="121.399" bestFit="true" customWidth="true" style="2"/>
+    <col min="2" max="2" width="134.396" bestFit="true" customWidth="true" style="2"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="2"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="1"/>
-    <col min="5" max="5" width="97.833" bestFit="true" customWidth="true" style="2"/>
+    <col min="5" max="5" width="107.26" bestFit="true" customWidth="true" style="2"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1">
-        <v>4903301353171</v>
+        <v>4548404102174</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1">
-        <v>4901417722904</v>
+        <v>4548404102228</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1">
-        <v>4973227211077</v>
+        <v>4987176164261</v>
       </c>
       <c r="B4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4987176408556</v>
+      </c>
+      <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="2" t="s">
-        <v>8</v>
+      <c r="F4" s="2" t="s">
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1">
-        <v>4901417722898</v>
+        <v>4987176295668</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D5" s="1">
-        <v>4901417724274</v>
+        <v>4987176400253</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1">
-        <v>4901417722881</v>
+        <v>4987176295699</v>
       </c>
       <c r="B6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="1">
-        <v>4901417724380</v>
+        <v>4987176400154</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1">
-        <v>4901417722812</v>
+        <v>4987176295712</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1">
-        <v>4901417722829</v>
+        <v>4987176295743</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1">
-        <v>4901417722850</v>
+        <v>4987176295798</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D9" s="1">
-        <v>4901417724359</v>
+        <v>4987176400321</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1">
-        <v>4901417722867</v>
+        <v>4987176295804</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D10" s="1">
-        <v>4901417724366</v>
+        <v>4987176400352</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1">
-        <v>4901417722874</v>
+        <v>4987176295828</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="D11" s="1">
-        <v>4901417724373</v>
+        <v>4987176400390</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1">
-        <v>4902144203742</v>
+        <v>4987176295897</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>4987176400284</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="G12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1">
-        <v>4973512420962</v>
+        <v>4987176335814</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>31</v>
+        <v>16</v>
+      </c>
+      <c r="D13" s="1">
+        <v>4987176400420</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="G13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1">
-        <v>4903111437108</v>
+        <v>4562351980333</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1">
-        <v>4987115240735</v>
+        <v>4902430035873</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1">
-        <v>4987115545946</v>
+        <v>4902430036023</v>
       </c>
       <c r="B16" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1">
-        <v>4900480226401</v>
+        <v>4902430036054</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1">
-        <v>4902011115574</v>
+        <v>4902430673587</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1">
-        <v>4902050441023</v>
+        <v>4902430673594</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="G19" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1">
-        <v>4902407124432</v>
+        <v>4987176258526</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>47</v>
+        <v>36</v>
+      </c>
+      <c r="D20" s="1">
+        <v>4987176394798</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="G20" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1">
-        <v>4987115545083</v>
+        <v>4987176258564</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>47</v>
+        <v>36</v>
+      </c>
+      <c r="D21" s="1">
+        <v>4987176394774</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="G21" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1">
-        <v>4987176305626</v>
+        <v>4987176258625</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="D22" s="1">
-        <v>4987176386441</v>
+        <v>4987176394880</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1">
-        <v>4973512320477</v>
+        <v>4987176258687</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>54</v>
+        <v>36</v>
+      </c>
+      <c r="D23" s="1">
+        <v>4987176395245</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="G23" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1">
-        <v>4973512263446</v>
+        <v>4987176277206</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>8</v>
+        <v>36</v>
+      </c>
+      <c r="D24" s="1">
+        <v>4987176394811</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="G24" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1">
-        <v>4906156802764</v>
+        <v>4987176277213</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>8</v>
+        <v>36</v>
+      </c>
+      <c r="D25" s="1">
+        <v>4987176394620</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="G25" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="1">
-        <v>4904510667868</v>
+        <v>4903111528189</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="G26" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="1">
-        <v>4973512263439</v>
+        <v>4987176319845</v>
       </c>
       <c r="B27" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" s="1">
+        <v>4987176394958</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="C27" s="2" t="s">
-        <v>8</v>
+      <c r="F27" s="2" t="s">
+        <v>43</v>
       </c>
       <c r="G27" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1">
-        <v>4906156801637</v>
+        <v>4987176328373</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="G28" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="1">
-        <v>4973512308499</v>
+        <v>4987176032379</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="G29" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="1">
-        <v>4973512259463</v>
+        <v>4987176100283</v>
       </c>
       <c r="B30" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C30" s="2" t="s">
-        <v>8</v>
+      <c r="D30" s="1">
+        <v>4987176412355</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>57</v>
       </c>
       <c r="G30" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="1">
-        <v>4973512308765</v>
+        <v>4987176100290</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>8</v>
+        <v>61</v>
+      </c>
+      <c r="D31" s="1">
+        <v>4987176412416</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>57</v>
       </c>
       <c r="G31" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="1">
-        <v>4973512263897</v>
+        <v>4987176100405</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>8</v>
+        <v>61</v>
+      </c>
+      <c r="D32" s="1">
+        <v>4987176412393</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>57</v>
       </c>
       <c r="G32" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="1">
-        <v>4973512308772</v>
+        <v>4987176100412</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>8</v>
+        <v>61</v>
+      </c>
+      <c r="D33" s="1">
+        <v>4987176412430</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>57</v>
       </c>
       <c r="G33" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="1">
-        <v>4973512308581</v>
+        <v>4987176100900</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>8</v>
+        <v>61</v>
+      </c>
+      <c r="D34" s="1">
+        <v>4987176409423</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>57</v>
       </c>
       <c r="G34" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="1">
-        <v>4901435212760</v>
+        <v>4987176336286</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>8</v>
+        <v>61</v>
+      </c>
+      <c r="D35" s="1">
+        <v>4987176402882</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>57</v>
       </c>
       <c r="G35" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="1">
-        <v>4973512308741</v>
+        <v>4903111303168</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="G36" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="1">
-        <v>4902806130614</v>
+        <v>4903111304387</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="G37" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="1">
-        <v>4210201347828</v>
+        <v>4903111313440</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="G38" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="1">
-        <v>4973202703016</v>
+        <v>4903111374762</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="G39" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="1">
-        <v>4548404102242</v>
+        <v>4987176336361</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
+      </c>
+      <c r="D40" s="1">
+        <v>4987176402813</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>57</v>
       </c>
       <c r="G40" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="1">
-        <v>4973227314563</v>
+        <v>4976552026965</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="G41" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="1">
-        <v>4571113802158</v>
+        <v>4976552026972</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="G42" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="1">
-        <v>4987067828005</v>
+        <v>4901417722867</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D43" s="1">
-        <v>4987973222638</v>
+        <v>4901417724366</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="G43" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="1">
-        <v>4987176301574</v>
+        <v>4987176309099</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="D44" s="1">
-        <v>4987176386526</v>
+        <v>4987176396730</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="G44" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="1">
-        <v>4903301355687</v>
+        <v>4562378462959</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="G45" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="1">
-        <v>4902407025197</v>
+        <v>4987176309198</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C46" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="D46" s="1">
+        <v>4987176396501</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G46" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="1">
-        <v>4902111727226</v>
+        <v>4987176309310</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="G47" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="1">
-        <v>4906156400656</v>
+        <v>4995860518542</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="G48" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="1">
-        <v>4902424447736</v>
+        <v>4513574036611</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="G49" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="1">
-        <v>4901525010955</v>
+        <v>4903339982954</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>94</v>
+        <v>100</v>
+      </c>
+      <c r="D50" s="1">
+        <v>4903339982978</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>103</v>
       </c>
       <c r="G50" t="s">
-        <v>77</v>
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="1">
-        <v>4987176292797</v>
+        <v>4210201649779</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="G51" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="1">
-        <v>4987176292452</v>
+        <v>4903301762522</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="G52" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="1">
-        <v>4987176292599</v>
+        <v>4903301794387</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G53" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="1">
-        <v>4987176292766</v>
+        <v>4903301300779</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="G54" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="1">
-        <v>4902111777306</v>
+        <v>4537130101544</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="G55" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="1">
-        <v>4906156037685</v>
+        <v>4562256335740</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="G56" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="1">
-        <v>4901738357465</v>
+        <v>4562378461600</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G57" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="1">
-        <v>4901738171474</v>
+        <v>4571574390034</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G58" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="1">
-        <v>4987176293145</v>
+        <v>4571574390041</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="D59" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="G59" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="1">
-        <v>4987176293169</v>
+        <v>4891228319427</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="D60" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="G60" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="1">
-        <v>4987176293190</v>
+        <v>4901070123179</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D61" s="1">
-        <v>4987176386960</v>
+        <v>4901070133093</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="G61" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="1">
-        <v>4987176258892</v>
+        <v>4901417620460</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="D62" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="G62" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="1">
-        <v>4987176293107</v>
+        <v>4901601973211</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D63" s="1">
-        <v>4987176387011</v>
+        <v>4901601277524</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="G63" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="1">
-        <v>4987176293039</v>
+        <v>4901601973600</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D64" s="1">
-        <v>4987176387073</v>
+        <v>4901601278033</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="G64" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="1">
-        <v>4987115544635</v>
+        <v>4901601974171</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>47</v>
+        <v>110</v>
+      </c>
+      <c r="D65" s="1">
+        <v>4901601277746</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>127</v>
       </c>
       <c r="G65" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="1">
-        <v>4977033116076</v>
+        <v>4901601975048</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>125</v>
+        <v>110</v>
+      </c>
+      <c r="D66" s="1">
+        <v>4901601278200</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>127</v>
       </c>
       <c r="G66" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="1">
-        <v>4516825005534</v>
+        <v>4901601975741</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="D67" s="1">
-        <v>4516825006968</v>
+        <v>4901601278040</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="G67" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="1">
-        <v>4956810236688</v>
+        <v>4901601975765</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>131</v>
+        <v>110</v>
       </c>
       <c r="D68" s="1">
-        <v>4956810240999</v>
+        <v>4901601278064</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G68" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="1">
-        <v>4956810236664</v>
+        <v>4901601975833</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="D69" s="1">
-        <v>4956810240975</v>
+        <v>4901601248678</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="G69" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="1">
-        <v>4516825006203</v>
+        <v>4901609016880</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>137</v>
-[...8 lines deleted...]
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="G70" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="1">
-        <v>4987176292759</v>
+        <v>4901750806132</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="G71" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="1">
-        <v>4987176292438</v>
+        <v>4902011831818</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="G72" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="1">
-        <v>4987176336323</v>
+        <v>4902050777788</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>29</v>
-[...8 lines deleted...]
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="G73" t="s">
-        <v>141</v>
+        <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="1">
-        <v>4977033211368</v>
+        <v>4902111742106</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="G74" t="s">
-        <v>146</v>
+        <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="1">
-        <v>4977033114812</v>
+        <v>4902111780443</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>77</v>
+        <v>110</v>
+      </c>
+      <c r="D75" s="1">
+        <v>4902111785790</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>145</v>
       </c>
       <c r="G75" t="s">
-        <v>146</v>
+        <v>75</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="1">
-        <v>4901616309883</v>
+        <v>4902111780450</v>
       </c>
       <c r="B76" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D76" s="1">
+        <v>4902111786094</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G76" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="1">
+        <v>4902468113291</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G77" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="1">
+        <v>4903301307877</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G78" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="1">
+        <v>4906156800951</v>
+      </c>
+      <c r="B79" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="C76" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G76" t="s">
+      <c r="C79" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G79" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="1">
+        <v>4971710381641</v>
+      </c>
+      <c r="B80" s="2" t="s">
         <v>149</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G80" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="1">
+        <v>4987072015599</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G81" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="1">
+        <v>4987072078631</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D82" s="1">
+        <v>4987072102237</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G82" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="1">
+        <v>4987072084045</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D83" s="1">
+        <v>4987072100158</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G83" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="1">
+        <v>4987072087367</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G84" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="1">
+        <v>4987072092354</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G85" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="1">
+        <v>4987072093252</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G86" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="1">
+        <v>4987072094259</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G87" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="1">
+        <v>4987072096680</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G88" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="1">
+        <v>4987072096710</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G89" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="1">
+        <v>4903111436965</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="G90" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" s="1">
+        <v>4903111442669</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="G91" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="1">
+        <v>4903111923328</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="G92" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" s="1">
+        <v>4987072088227</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G93" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="1">
+        <v>4987176032362</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G94" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="1">
+        <v>4987176032461</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D95" s="1">
+        <v>4987176408020</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G95" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="1">
+        <v>4987176032546</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G96" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="1">
+        <v>4987176032638</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D97" s="1">
+        <v>4987176407993</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G97" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="1">
+        <v>4987176218988</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D98" s="1">
+        <v>4987176408037</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G98" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="1">
+        <v>4987176362896</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D99" s="1">
+        <v>4987176402615</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G99" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="1">
+        <v>4987176362919</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D100" s="1">
+        <v>4987176402462</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G100" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" s="1">
+        <v>4903111300020</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G101" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="1">
+        <v>4902430036047</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G102" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="1">
+        <v>4902430270687</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G103" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="1">
+        <v>4902430270717</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G104" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="1">
+        <v>4902430964494</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G105" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="1">
+        <v>4902111777252</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G106" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" s="1">
+        <v>4903018184075</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G107" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="1">
+        <v>4903018243017</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G108" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="1">
+        <v>4987176318275</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="D109" s="1">
+        <v>4987176393791</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G109" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="1">
+        <v>4571574390010</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G110" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="1">
+        <v>4571574390157</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G111" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="1">
+        <v>8809709230976</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G112" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" s="1">
+        <v>4580131771452</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G113" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" s="1">
+        <v>4973307566158</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G114" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" s="1">
+        <v>4987176278012</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D115" s="1">
+        <v>4987176392787</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G115" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" s="1">
+        <v>4987176278029</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D116" s="1">
+        <v>4987176392824</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G116" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="1">
+        <v>4987176278081</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D117" s="1">
+        <v>4987176392831</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G117" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" s="1">
+        <v>4987176350091</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D118" s="1">
+        <v>4987176392930</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G118" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" s="1">
+        <v>4987176350114</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D119" s="1">
+        <v>4987176392961</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G119" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" s="1">
+        <v>4987176350138</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D120" s="1">
+        <v>4987176392909</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G120" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" s="1">
+        <v>4902407024411</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G121" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" s="1">
+        <v>4902407025258</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G122" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" s="1">
+        <v>4902111777283</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G123" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" s="1">
+        <v>4902111777467</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G124" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" s="1">
+        <v>4516825003165</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G125" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" s="1">
+        <v>4549660986133</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G126" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" s="1">
+        <v>4570118132949</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D127" s="1">
+        <v>4582769938337</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G127" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" s="1">
+        <v>4570118132956</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D128" s="1">
+        <v>4582769938344</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G128" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" s="1">
+        <v>4570118132963</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D129" s="1">
+        <v>4582769938368</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G129" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" s="1">
+        <v>4901080143211</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G130" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" s="1">
+        <v>4901080590312</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G131" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" s="1">
+        <v>4901329190372</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G132" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" s="1">
+        <v>4901329210865</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D133" s="1">
+        <v>4901329211015</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G133" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" s="1">
+        <v>4901329210889</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G134" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" s="1">
+        <v>4901329220888</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D135" s="1">
+        <v>4901329220963</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G135" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" s="1">
+        <v>4901329230702</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D136" s="1">
+        <v>4901329230818</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G136" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" s="1">
+        <v>4901329272009</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G137" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" s="1">
+        <v>4901329500102</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D138" s="1">
+        <v>4901329500263</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G138" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139" s="1">
+        <v>4901417640512</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D139" s="1">
+        <v>4901417640611</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G139" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140" s="1">
+        <v>4901417640550</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D140" s="1">
+        <v>4901417640628</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G140" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141" s="1">
+        <v>4901417722812</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D141" s="1">
+        <v>4901417724311</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G141" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142" s="1">
+        <v>4901417722829</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D142" s="1">
+        <v>4901417724328</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G142" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143" s="1">
+        <v>4901417722836</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D143" s="1">
+        <v>4901417724335</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G143" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144" s="1">
+        <v>4901417722843</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D144" s="1">
+        <v>4901417724342</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G144" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145" s="1">
+        <v>4901435997209</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G145" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146" s="1">
+        <v>4901559212882</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G146" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147" s="1">
+        <v>4902407395429</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D147" s="1">
+        <v>4902407395542</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G147" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" s="1">
+        <v>4902407395436</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D148" s="1">
+        <v>4902407395511</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G148" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149" s="1">
+        <v>4902407395443</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D149" s="1">
+        <v>4902407395535</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G149" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150" s="1">
+        <v>4964596701153</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G150" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" s="1">
+        <v>4964596701160</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G151" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152" s="1">
+        <v>4964596701184</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G152" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" s="1">
+        <v>4964653103760</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G153" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" s="1">
+        <v>4971633171480</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D154" s="1">
+        <v>4971633173132</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G154" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155" s="1">
+        <v>4971633910126</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G155" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156" s="1">
+        <v>4973227212128</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G156" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157" s="1">
+        <v>4973227314570</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G157" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158" s="1">
+        <v>4973227314587</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G158" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" s="1">
+        <v>4976187234001</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G159" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160" s="1">
+        <v>4976552033468</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G160" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" s="1">
+        <v>4976552033475</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G161" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" s="1">
+        <v>4976552040428</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G162" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" s="1">
+        <v>4987234362714</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G163" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164" s="1">
+        <v>4987234363155</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G164" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" s="1">
+        <v>4987234390175</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G165" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" s="1">
+        <v>4987234390182</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G166" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" s="1">
+        <v>4987234390199</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G167" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" s="1">
+        <v>4995860513936</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D168" s="1">
+        <v>4995860519310</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G168" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" s="1">
+        <v>4901121203317</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="G169" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" s="1">
+        <v>4902050170558</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="G170" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" s="1">
+        <v>4982757916628</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="G171" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" s="1">
+        <v>4982757922179</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="G172" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" s="1">
+        <v>4901080664914</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="G173" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" s="1">
+        <v>4533106402462</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="G174" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" s="1">
+        <v>4550309175702</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G175" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" s="1">
+        <v>4904701940343</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G176" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" s="1">
+        <v>4975292800491</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G177" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" s="1">
+        <v>4964596701122</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G178" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" s="1">
+        <v>4964596701139</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G179" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180" s="1">
+        <v>4964596701337</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G180" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" s="1">
+        <v>4967576335386</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G181" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" s="1">
+        <v>4967576481663</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G182" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183" s="1">
+        <v>4967576673723</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G183" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" s="1">
+        <v>4973307546839</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G184" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" s="1">
+        <v>4987176139405</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G185" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" s="1">
+        <v>4987176290205</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G186" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" s="1">
+        <v>4902111773452</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G187" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" s="1">
+        <v>4967576673747</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G188" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189" s="1">
+        <v>4987234362660</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G189" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190" s="1">
+        <v>4973307653810</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="G190" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191" s="1">
+        <v>4973307673788</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="G191" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192" s="1">
+        <v>4571574390447</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G192" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" s="1">
+        <v>4964596702082</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="G193" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" s="1">
+        <v>4901329220802</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G194" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195" s="1">
+        <v>4901329290836</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G195" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196" s="1">
+        <v>4902407024756</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G196" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" s="1">
+        <v>4902407024947</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G197" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" s="1">
+        <v>4902407025098</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G198" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" s="1">
+        <v>4902407025326</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="G199" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" s="1">
+        <v>4513574035577</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="G200" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" s="1">
+        <v>4943052100105</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="D201" s="1">
+        <v>4943052100174</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G201" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" s="1">
+        <v>4987072029619</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D202" s="1">
+        <v>4987072099711</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="G202" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203" s="1">
+        <v>4987072029640</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D203" s="1">
+        <v>4987072099681</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="G203" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204" s="1">
+        <v>4987072029664</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D204" s="1">
+        <v>4987072099698</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="G204" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205" s="1">
+        <v>4987072056981</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="G205" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206" s="1">
+        <v>4967576481694</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="G206" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" s="1">
+        <v>4902111775012</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G207" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D208" s="1">
+        <v>4902806137323</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G208" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209" s="1">
+        <v>4902430036016</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G209" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210" s="1">
+        <v>4902806310030</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G210" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211" s="1">
+        <v>4901525004305</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D211" s="1">
+        <v>4901525013260</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G211" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212" s="1">
+        <v>4901525010474</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D212" s="1">
+        <v>4901525013369</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G212" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213" s="1">
+        <v>4995860517538</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D213" s="1">
+        <v>4995860519228</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="G213" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214" s="1">
+        <v>4902050441016</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="G214" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215" s="1">
+        <v>4902111725307</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="G215" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216" s="1">
+        <v>4902111725451</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="G216" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217" s="1">
+        <v>4902135113043</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="G217" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" s="1">
+        <v>4901070123148</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D218" s="1">
+        <v>4901070132980</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G218" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219" s="1">
+        <v>4901070129256</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D219" s="1">
+        <v>4901070133000</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G219" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220" s="1">
+        <v>4901070132119</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D220" s="1">
+        <v>4901070133109</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="G220" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221" s="1">
+        <v>4901070132133</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D221" s="1">
+        <v>4901070133130</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="G221" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222" s="1">
+        <v>4901070575169</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D222" s="1">
+        <v>4901070575350</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G222" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223" s="1">
+        <v>4901070712076</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D223" s="1">
+        <v>4901070712243</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G223" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224" s="1">
+        <v>4901070712083</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D224" s="1">
+        <v>4901070712250</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G224" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225" s="1">
+        <v>4901070712090</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D225" s="1">
+        <v>4901070712267</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G225" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226" s="1">
+        <v>4901417620453</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G226" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227" s="1">
+        <v>4901417628534</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G227" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228" s="1">
+        <v>4901601973259</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D228" s="1">
+        <v>4901601277548</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G228" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229" s="1">
+        <v>4901601973709</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D229" s="1">
+        <v>4901601277623</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="G229" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7">
+      <c r="A230" s="1">
+        <v>4901601973716</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D230" s="1">
+        <v>4901601277630</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G230" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231" s="1">
+        <v>4901601973730</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D231" s="1">
+        <v>4901601277654</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="G231" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7">
+      <c r="A232" s="1">
+        <v>4901601973761</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D232" s="1">
+        <v>4901601277685</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G232" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233" s="1">
+        <v>4901601974157</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D233" s="1">
+        <v>4901601277739</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G233" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234" s="1">
+        <v>4901616012967</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D234" s="1">
+        <v>4901616013605</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G234" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235" s="1">
+        <v>4901616013131</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D235" s="1">
+        <v>4901616013575</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G235" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236" s="1">
+        <v>4901616013148</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D236" s="1">
+        <v>4901616013582</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G236" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237" s="1">
+        <v>4901616013155</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D237" s="1">
+        <v>4901616013599</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G237" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238" s="1">
+        <v>4901670111972</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G238" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239" s="1">
+        <v>4902011831801</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G239" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240" s="1">
+        <v>4903301302674</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D240" s="1">
+        <v>4903301384809</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G240" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241" s="1">
+        <v>4903301326489</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G241" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242" s="1">
+        <v>4903301333470</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D242" s="1">
+        <v>4903301384922</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G242" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7">
+      <c r="A243" s="1">
+        <v>4903301344582</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D243" s="1">
+        <v>4903301384533</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G243" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244" s="1">
+        <v>4903301344612</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D244" s="1">
+        <v>4903301384656</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G244" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245" s="1">
+        <v>4903301354284</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D245" s="1">
+        <v>4903301384816</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G245" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246" s="1">
+        <v>4903301354307</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D246" s="1">
+        <v>4903301384939</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G246" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7">
+      <c r="A247" s="1">
+        <v>4903301355618</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G247" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7">
+      <c r="A248" s="1">
+        <v>4903301365563</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G248" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7">
+      <c r="A249" s="1">
+        <v>4903301367482</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D249" s="1">
+        <v>4903301385011</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G249" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250" s="1">
+        <v>4903301367529</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D250" s="1">
+        <v>4903301385059</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G250" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251" s="1">
+        <v>4971710388763</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G251" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7">
+      <c r="A252" s="1">
+        <v>4971710391121</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G252" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7">
+      <c r="A253" s="1">
+        <v>4987072036273</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G253" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7">
+      <c r="A254" s="1">
+        <v>4987072038635</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D254" s="1">
+        <v>4987072102244</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G254" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255" s="1">
+        <v>4987072078693</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D255" s="1">
+        <v>4987072102268</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G255" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7">
+      <c r="A256" s="1">
+        <v>4987072082928</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G256" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7">
+      <c r="A257" s="1">
+        <v>4987072084595</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G257" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7">
+      <c r="A258" s="1">
+        <v>4987072088272</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G258" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="A259" s="1">
+        <v>4987072088289</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G259" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7">
+      <c r="A260" s="1">
+        <v>4903111437528</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D260" s="1">
+        <v>4903111023387</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="G260" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="A261" s="1">
+        <v>4906156801217</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G261" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7">
+      <c r="A262" s="1">
+        <v>4987072036228</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G262" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7">
+      <c r="A263" s="1">
+        <v>4987072078709</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D263" s="1">
+        <v>4987072102251</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G263" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264" s="1">
+        <v>4987072078723</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D264" s="1">
+        <v>4987072102220</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G264" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265" s="1">
+        <v>4903301326496</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="G265" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266" s="1">
+        <v>4902430631884</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G266" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267" s="1">
+        <v>4987176100498</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D267" s="1">
+        <v>4987176409447</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G267" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268" s="1">
+        <v>4987176223067</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G268" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269" s="1">
+        <v>4987176292292</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D269" s="1">
+        <v>4987176402585</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G269" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270" s="1">
+        <v>4987176292407</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D270" s="1">
+        <v>4987176402639</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G270" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271" s="1">
+        <v>4987176292612</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D271" s="1">
+        <v>4987176402714</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G271" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272" s="1">
+        <v>4987176292643</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D272" s="1">
+        <v>4987176402561</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G272" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7">
+      <c r="A273" s="1">
+        <v>4987176292735</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D273" s="1">
+        <v>4987176402677</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G273" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7">
+      <c r="A274" s="1">
+        <v>4903111305018</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G274" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7">
+      <c r="A275" s="1">
+        <v>4903111342129</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G275" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7">
+      <c r="A276" s="1">
+        <v>4903111345564</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G276" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7">
+      <c r="A277" s="1">
+        <v>4987072078747</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D277" s="1">
+        <v>4987072102251</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G277" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7">
+      <c r="A278" s="1">
+        <v>4987072088296</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G278" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7">
+      <c r="A279" s="1">
+        <v>4987072096741</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D279" s="1">
+        <v>4987072102534</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G279" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280" s="1">
+        <v>4987176292636</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D280" s="1">
+        <v>4987176402745</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G280" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="A281" s="1">
+        <v>4901221701317</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="G281" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7">
+      <c r="A282" s="1">
+        <v>4903301344575</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="D282" s="1">
+        <v>4903301384526</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G282" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7">
+      <c r="A283" s="1">
+        <v>4901750847029</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G283" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7">
+      <c r="A284" s="1">
+        <v>4987176278050</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D284" s="1">
+        <v>4987176392879</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G284" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7">
+      <c r="A285" s="1">
+        <v>4987176278067</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D285" s="1">
+        <v>4987176392862</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G285" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7">
+      <c r="A286" s="1">
+        <v>4901525004312</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D286" s="1">
+        <v>4901525013284</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G286" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7">
+      <c r="A287" s="1">
+        <v>4901525011068</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D287" s="1">
+        <v>4901525013314</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G287" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7">
+      <c r="A288" s="1">
+        <v>4957434010043</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D288" s="1">
+        <v>4957434011538</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G288" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7">
+      <c r="A289" s="1">
+        <v>4957434010050</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D289" s="1">
+        <v>4957434011545</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G289" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7">
+      <c r="A290" s="1">
+        <v>4901329110073</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G290" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7">
+      <c r="A291" s="1">
+        <v>4901329240428</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G291" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7">
+      <c r="A292" s="1">
+        <v>4901329290768</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G292" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7">
+      <c r="A293" s="1">
+        <v>4901329500072</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D293" s="1">
+        <v>4901329500256</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G293" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7">
+      <c r="A294" s="1">
+        <v>4902407395412</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D294" s="1">
+        <v>4902407395528</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G294" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7">
+      <c r="A295" s="1">
+        <v>4903301353157</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G295" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7">
+      <c r="A296" s="1">
+        <v>4973512263385</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G296" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7">
+      <c r="A297" s="1">
+        <v>4902111747002</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="G297" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7">
+      <c r="A298" s="1">
+        <v>4901525011075</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="D298" s="1">
+        <v>4901525013345</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G298" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7">
+      <c r="A299" s="1">
+        <v>4902111747019</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="G299" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300" s="1">
+        <v>4977033411430</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="G300" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301" s="1">
+        <v>4571631971206</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G301" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7">
+      <c r="A302" s="1">
+        <v>4902430877725</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G302" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7">
+      <c r="A303" s="1">
+        <v>4987176084132</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G303" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7">
+      <c r="A304" s="1">
+        <v>4987176239082</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G304" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7">
+      <c r="A305" s="1">
+        <v>4987176239099</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G305" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7">
+      <c r="A306" s="1">
+        <v>4987176295293</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D306" s="1">
+        <v>4987176396846</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G306" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7">
+      <c r="A307" s="1">
+        <v>4987176295439</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D307" s="1">
+        <v>4987176396686</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G307" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7">
+      <c r="A308" s="1">
+        <v>4987176309013</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D308" s="1">
+        <v>4987176396778</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G308" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7">
+      <c r="A309" s="1">
+        <v>4987176309037</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D309" s="1">
+        <v>4987176396839</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G309" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7">
+      <c r="A310" s="1">
+        <v>4987176309082</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G310" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7">
+      <c r="A311" s="1">
+        <v>4987176309167</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="G311" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7">
+      <c r="A312" s="1">
+        <v>4987176309211</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D312" s="1">
+        <v>4987176396563</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G312" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7">
+      <c r="A313" s="1">
+        <v>4987176309266</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D313" s="1">
+        <v>4987176396877</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G313" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7">
+      <c r="A314" s="1">
+        <v>4901525010955</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="D314" s="1">
+        <v>4901525013307</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G314" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7">
+      <c r="A315" s="1">
+        <v>4901525698016</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="D315" s="1">
+        <v>4901525013598</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G315" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7">
+      <c r="A316" s="1">
+        <v>4210201347828</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G316" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7">
+      <c r="A317" s="1">
+        <v>4902806130614</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G317" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7">
+      <c r="A318" s="1">
+        <v>4973202703016</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G318" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7">
+      <c r="A319" s="1">
+        <v>4902144203742</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="G319" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7">
+      <c r="A320" s="1">
+        <v>4987176292438</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="G320" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7">
+      <c r="A321" s="1">
+        <v>4987176292452</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="G321" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7">
+      <c r="A322" s="1">
+        <v>4987176292599</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="D322" s="1">
+        <v>4987176402646</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G322" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7">
+      <c r="A323" s="1">
+        <v>4987176292759</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="D323" s="1">
+        <v>4987176402738</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G323" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7">
+      <c r="A324" s="1">
+        <v>4987176292766</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="D324" s="1">
+        <v>4987176402493</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G324" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7">
+      <c r="A325" s="1">
+        <v>4987176292797</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="G325" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7">
+      <c r="A326" s="1">
+        <v>4987176336323</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="D326" s="1">
+        <v>4987176402554</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G326" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7">
+      <c r="A327" s="1">
+        <v>4995860518016</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="G327" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7">
+      <c r="A328" s="1">
+        <v>4973512420962</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="G328" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7">
+      <c r="A329" s="1">
+        <v>4987115240735</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="G329" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7">
+      <c r="A330" s="1">
+        <v>4901601974959</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D330" s="1">
+        <v>4901601278149</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="G330" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7">
+      <c r="A331" s="1">
+        <v>4903301274650</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D331" s="1">
+        <v>4903301384502</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G331" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7">
+      <c r="A332" s="1">
+        <v>4903301355700</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G332" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7">
+      <c r="A333" s="1">
+        <v>4903301355717</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G333" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7">
+      <c r="A334" s="1">
+        <v>4987072092880</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D334" s="1">
+        <v>4987072102336</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G334" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7">
+      <c r="A335" s="1">
+        <v>4902407025173</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G335" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7">
+      <c r="A336" s="1">
+        <v>4902407025296</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="G336" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7">
+      <c r="A337" s="1">
+        <v>4901525010962</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D337" s="1">
+        <v>4901525013338</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G337" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7">
+      <c r="A338" s="1">
+        <v>4901121210575</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G338" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339" s="1">
+        <v>4901121210667</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G339" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340" s="1">
+        <v>4901121274652</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G340" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341" s="1">
+        <v>4901121274683</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G341" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7">
+      <c r="A342" s="1">
+        <v>4987072094273</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G342" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7">
+      <c r="A343" s="1">
+        <v>4901609012820</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D343" s="1">
+        <v>4901609017955</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="G343" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7">
+      <c r="A344" s="1">
+        <v>4516825006654</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G344" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7">
+      <c r="A345" s="1">
+        <v>4903301307778</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G345" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7">
+      <c r="A346" s="1">
+        <v>4901417722850</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D346" s="1">
+        <v>4901417724359</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G346" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7">
+      <c r="A347" s="1">
+        <v>4901417722874</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D347" s="1">
+        <v>4901417724373</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G347" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7">
+      <c r="A348" s="1">
+        <v>4901417722881</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D348" s="1">
+        <v>4901417724380</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G348" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7">
+      <c r="A349" s="1">
+        <v>4901417722898</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D349" s="1">
+        <v>4901417724274</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G349" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7">
+      <c r="A350" s="1">
+        <v>4901417722904</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D350" s="1">
+        <v>4901417724281</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G350" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7">
+      <c r="A351" s="1">
+        <v>4903301353171</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G351" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352" s="1">
+        <v>4973227211077</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G352" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" s="1">
+        <v>4901435212760</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G353" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354" s="1">
+        <v>4904510667868</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G354" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7">
+      <c r="A355" s="1">
+        <v>4906156801637</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G355" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356" s="1">
+        <v>4906156802764</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G356" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7">
+      <c r="A357" s="1">
+        <v>4973512259463</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G357" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7">
+      <c r="A358" s="1">
+        <v>4973512263439</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D358" s="1">
+        <v>4973512263323</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G358" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7">
+      <c r="A359" s="1">
+        <v>4973512263446</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D359" s="1">
+        <v>4973512263347</v>
+      </c>
+      <c r="E359" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G359" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7">
+      <c r="A360" s="1">
+        <v>4973512263897</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D360" s="1">
+        <v>4973512263903</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="F360" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G360" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" s="1">
+        <v>4973512308499</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D361" s="1">
+        <v>4973512261862</v>
+      </c>
+      <c r="E361" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="F361" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G361" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7">
+      <c r="A362" s="1">
+        <v>4973512308581</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D362" s="1">
+        <v>4973512261879</v>
+      </c>
+      <c r="E362" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="F362" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G362" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7">
+      <c r="A363" s="1">
+        <v>4973512308741</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D363" s="1">
+        <v>4973512261886</v>
+      </c>
+      <c r="E363" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="F363" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G363" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7">
+      <c r="A364" s="1">
+        <v>4973512308765</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G364" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7">
+      <c r="A365" s="1">
+        <v>4973512308772</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G365" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7">
+      <c r="A366" s="1">
+        <v>4595121168730</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G366" t="s">
+        <v>584</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>